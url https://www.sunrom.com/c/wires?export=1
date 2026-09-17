--- v4 (2026-08-02)
+++ v5 (2026-09-17)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/wires</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>02-Aug-2026 22:24:16</t>
+    <t>17-Sep-2026 07:01:51</t>
   </si>
   <si>
     <t>2 Core Black Unshielded Cable, 1 Meters per quantity</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5334</t>
   </si>
   <si>
     <t>4 Core Black Unshielded Cable, 1 Meters per quantity</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7211</t>
   </si>
   <si>
     <t>Black 24 AWG 24/7/32 Multi-Strand PTFE Teflon - Silver Plated Copper wire Reel of 100 meters</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7830</t>
   </si>
   <si>
     <t>Black 28 AWG 28/7/36 Multi-Strand PTFE Teflon - Silver Plated Copper wire Reel of 92 meters</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7840</t>
   </si>