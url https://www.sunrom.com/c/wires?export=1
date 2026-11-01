--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/wires</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 07:01:51</t>
+    <t>01-Nov-2026 14:06:46</t>
   </si>
   <si>
     <t>2 Core Black Unshielded Cable, 1 Meters per quantity</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5334</t>
   </si>
   <si>
     <t>4 Core Black Unshielded Cable, 1 Meters per quantity</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7211</t>
   </si>
   <si>
     <t>Black 24 AWG 24/7/32 Multi-Strand PTFE Teflon - Silver Plated Copper wire Reel of 100 meters</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7830</t>
   </si>
   <si>
     <t>Black 28 AWG 28/7/36 Multi-Strand PTFE Teflon - Silver Plated Copper wire Reel of 92 meters</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7840</t>
   </si>
@@ -586,121 +586,121 @@
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7211</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>41.4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7830</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>2242.5</v>
+        <v>2243.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7840</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
         <v>1600.0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>5236</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>1063.75</v>
+        <v>1064.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>5237</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>1063.75</v>
+        <v>1064.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>6460</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>718.75</v>
+        <v>719.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>6461</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>833.75</v>
+        <v>834.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>6426</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
         <v>525.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>6427</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
@@ -740,51 +740,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>3921</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
         <v>40.25</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>4248</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>8090</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
         <v>25.3</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>