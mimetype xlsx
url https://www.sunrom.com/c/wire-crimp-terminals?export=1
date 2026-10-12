--- v4 (2026-08-25)
+++ v5 (2026-10-12)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/wire-crimp-terminals</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Aug-2026 19:39:32</t>
+    <t>12-Oct-2026 19:37:53</t>
   </si>
   <si>
     <t>Fork Insulated Terminal for wire size 4 to 6 sq.mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6491</t>
   </si>
   <si>
     <t>Crimping tool for Insulated Terminals</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6543</t>
   </si>
   <si>
     <t>Pin Insulated Terminal for wire size 0.5 to 1.5 sq.mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6541</t>
   </si>
   <si>
     <t>Pin Insulated Terminal for wire size 1.5 to 2.5 sq.mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7241</t>
   </si>