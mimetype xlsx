--- v4 (2026-07-28)
+++ v5 (2026-09-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/vibration</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>28-Jul-2026 14:41:59</t>
+    <t>19-Sep-2026 18:25:10</t>
   </si>
   <si>
     <t>Vibration Switch Sensor SW-420</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5859</t>
   </si>
   <si>
     <t>Tilt Switch Sensor SW-200D SW200D Dual Ball Rolling</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5862</t>
   </si>
   <si>
     <t>Vibration Sensor SW-18010P</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5857</t>
   </si>
   <si>
     <t>SW520D SW-520D Tilt Sensor</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5593</t>
   </si>