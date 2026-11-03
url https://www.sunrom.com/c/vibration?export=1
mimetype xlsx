--- v5 (2026-09-19)
+++ v6 (2026-11-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/vibration</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Sep-2026 18:25:10</t>
+    <t>03-Nov-2026 19:53:16</t>
   </si>
   <si>
     <t>Vibration Switch Sensor SW-420</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5859</t>
   </si>
   <si>
     <t>Tilt Switch Sensor SW-200D SW200D Dual Ball Rolling</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5862</t>
   </si>
   <si>
     <t>Vibration Sensor SW-18010P</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5857</t>
   </si>
   <si>
     <t>SW520D SW-520D Tilt Sensor</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5593</t>
   </si>