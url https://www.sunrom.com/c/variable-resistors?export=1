--- v4 (2026-08-03)
+++ v5 (2026-09-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/variable-resistors</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Aug-2026 00:31:03</t>
+    <t>19-Sep-2026 14:36:21</t>
   </si>
   <si>
     <t>100R SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7437</t>
   </si>
   <si>
     <t>200R SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7438</t>
   </si>
   <si>
     <t>500R SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7439</t>
   </si>
   <si>
     <t>1K SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7440</t>
   </si>