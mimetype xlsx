--- v5 (2026-09-19)
+++ v6 (2026-11-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/variable-resistors</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Sep-2026 14:36:21</t>
+    <t>03-Nov-2026 22:34:55</t>
   </si>
   <si>
     <t>100R SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7437</t>
   </si>
   <si>
     <t>200R SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7438</t>
   </si>
   <si>
     <t>500R SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7439</t>
   </si>
   <si>
     <t>1K SMD Preset 3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7440</t>
   </si>