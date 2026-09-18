--- v7 (2026-08-04)
+++ v8 (2026-09-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/usb-host</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Aug-2026 15:17:20</t>
+    <t>18-Sep-2026 20:07:12</t>
   </si>
   <si>
     <t>Serial Data Logger to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1322</t>
   </si>
   <si>
     <t>Serial UART to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1307</t>
   </si>
   <si>
     <t>USB Keyboard &amp; Barcode Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1305</t>
   </si>
   <si>
     <t>USB Mouse Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1278</t>
   </si>