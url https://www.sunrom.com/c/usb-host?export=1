--- v8 (2026-09-18)
+++ v9 (2026-11-02)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/usb-host</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>18-Sep-2026 20:07:12</t>
+    <t>02-Nov-2026 21:42:42</t>
   </si>
   <si>
     <t>Serial Data Logger to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1322</t>
   </si>
   <si>
     <t>Serial UART to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1307</t>
   </si>
   <si>
     <t>USB Keyboard &amp; Barcode Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1305</t>
   </si>
   <si>
     <t>USB Mouse Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1278</t>
   </si>