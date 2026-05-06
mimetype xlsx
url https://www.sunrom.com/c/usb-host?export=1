--- v4 (2026-03-22)
+++ v5 (2026-05-06)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/usb-host</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>22-Mar-2026 06:07:10</t>
+    <t>06-May-2026 09:59:01</t>
   </si>
   <si>
     <t>Serial Data Logger to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1322</t>
   </si>
   <si>
     <t>Serial UART to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1307</t>
   </si>
   <si>
     <t>USB Keyboard &amp; Barcode Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1305</t>
   </si>
   <si>
     <t>USB Mouse Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1278</t>
   </si>