--- v5 (2026-05-06)
+++ v6 (2026-06-20)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/usb-host</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>06-May-2026 09:59:01</t>
+    <t>20-Jun-2026 12:44:42</t>
   </si>
   <si>
     <t>Serial Data Logger to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1322</t>
   </si>
   <si>
     <t>Serial UART to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1307</t>
   </si>
   <si>
     <t>USB Keyboard &amp; Barcode Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1305</t>
   </si>
   <si>
     <t>USB Mouse Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1278</t>
   </si>
@@ -492,93 +492,93 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>1322</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>1650.0</v>
+        <v>2250.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>1307</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>1650.0</v>
+        <v>2250.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>1305</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>1500.0</v>
+        <v>2250.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>1278</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>1500.0</v>
+        <v>2250.0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>