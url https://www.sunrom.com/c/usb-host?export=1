--- v6 (2026-06-20)
+++ v7 (2026-08-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/usb-host</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Jun-2026 12:44:42</t>
+    <t>04-Aug-2026 15:17:20</t>
   </si>
   <si>
     <t>Serial Data Logger to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1322</t>
   </si>
   <si>
     <t>Serial UART to USB Pen Drive</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1307</t>
   </si>
   <si>
     <t>USB Keyboard &amp; Barcode Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1305</t>
   </si>
   <si>
     <t>USB Mouse Decoder - Serial Output</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1278</t>
   </si>