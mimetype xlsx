--- v6 (2026-08-06)
+++ v7 (2026-09-24)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/usb-1</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>07-Aug-2026 04:39:12</t>
+    <t>24-Sep-2026 13:09:34</t>
   </si>
   <si>
     <t>USB Type-C Female - 24 pin Breakout PCB</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8128</t>
   </si>
   <si>
     <t>Micro USB 10 pin TypeB 3.0 SMD</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8105</t>
   </si>
   <si>
     <t>USB Type-C 24P Female Vertical Height 10.4mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7904</t>
   </si>
   <si>
     <t>USB Type-C 16P Female Inline PCB 0.8mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7906</t>
   </si>