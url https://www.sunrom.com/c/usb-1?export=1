--- v7 (2026-09-24)
+++ v8 (2026-11-08)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/usb-1</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>24-Sep-2026 13:09:34</t>
+    <t>08-Nov-2026 15:04:48</t>
   </si>
   <si>
     <t>USB Type-C Female - 24 pin Breakout PCB</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8128</t>
   </si>
   <si>
     <t>Micro USB 10 pin TypeB 3.0 SMD</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8105</t>
   </si>
   <si>
     <t>USB Type-C 24P Female Vertical Height 10.4mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7904</t>
   </si>
   <si>
     <t>USB Type-C 16P Female Inline PCB 0.8mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7906</t>
   </si>
@@ -1052,135 +1052,135 @@
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>8128</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
         <v>248.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>8105</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7904</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>86.25</v>
+        <v>86.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7906</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7907</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7903</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7908</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>78.2</v>
+        <v>78.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7905</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>103.5</v>
+        <v>104.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7658</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
         <v>13.8</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7659</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
@@ -1206,107 +1206,107 @@
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7651</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>46.0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7652</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>57.5</v>
+        <v>58.0</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7653</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7654</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
         <v>46.0</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7655</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>97.75</v>
+        <v>98.0</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>7656</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>13.8</v>
+        <v>15.0</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>7657</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
         <v>13.8</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7648</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
@@ -1346,65 +1346,65 @@
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7270</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
         <v>17.25</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>7273</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>86.25</v>
+        <v>86.0</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>7274</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>74.75</v>
+        <v>75.0</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>7275</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
         <v>40.25</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>7268</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
@@ -1542,51 +1542,51 @@
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>7245</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
         <v>17.25</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>7246</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>86.25</v>
+        <v>86.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>7247</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
         <v>17.25</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>7248</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
@@ -1654,163 +1654,163 @@
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>7253</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
         <v>14.95</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>7263</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>7266</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
         <v>13.8</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>7267</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
         <v>13.8</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>7411</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="5">
-        <v>201.25</v>
+        <v>201.0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>7414</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
         <v>28.75</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
         <v>7415</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>7416</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
         <v>13.8</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>7417</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="5">
         <v>12.65</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>5692</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="5">
-        <v>28.75</v>
+        <v>33.0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3">
         <v>7178</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
         <v>11.5</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3">
         <v>7179</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
@@ -1864,51 +1864,51 @@
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="3">
         <v>7184</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62" s="5">
         <v>13.8</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="3">
         <v>7185</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3">
         <v>7186</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="5">
         <v>11.5</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3">
         <v>7174</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
@@ -1920,233 +1920,233 @@
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3">
         <v>4375</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="5">
         <v>138.0</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3">
         <v>7028</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="5">
-        <v>201.25</v>
+        <v>201.0</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3">
         <v>7032</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="5">
-        <v>97.75</v>
+        <v>98.0</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="3">
         <v>7144</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="5">
-        <v>143.75</v>
+        <v>144.0</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="3">
         <v>7140</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="5">
         <v>34.5</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="3">
         <v>6578</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="5">
-        <v>166.75</v>
+        <v>167.0</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="3">
         <v>6587</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="5">
-        <v>166.75</v>
+        <v>167.0</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3">
         <v>6506</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73" s="5">
-        <v>86.25</v>
+        <v>86.0</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="3">
         <v>6507</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="5">
-        <v>221.61000000000001</v>
+        <v>222.0</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="3">
         <v>6513</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="3">
         <v>6514</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="3">
         <v>6495</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="5">
         <v>27.6</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="3">
         <v>6194</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="5">
-        <v>243.80000000000001</v>
+        <v>244.0</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="3">
         <v>6195</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="5">
-        <v>74.75</v>
+        <v>75.0</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="3">
         <v>6076</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80" s="5">
-        <v>170.19999999999999</v>
+        <v>170.0</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="3">
         <v>5365</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81" s="5">
         <v>47.5</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="3">
         <v>5401</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
@@ -2172,51 +2172,51 @@
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3">
         <v>4830</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="5">
         <v>28.75</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="3">
         <v>5360</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="5">
-        <v>102.34999999999999</v>
+        <v>102.0</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="3">
         <v>5362</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="5">
         <v>33.93</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="3">
         <v>5384</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
@@ -2242,79 +2242,79 @@
         <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="3">
         <v>4358</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="5">
         <v>27.6</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="3">
         <v>5463</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="5">
-        <v>224.25</v>
+        <v>224.0</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="3">
         <v>5213</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="5">
         <v>11.74</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="3">
         <v>3838</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="5">
-        <v>143.75</v>
+        <v>144.0</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="3">
         <v>3966</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="5">
         <v>13.8</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="3">
         <v>4653</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
@@ -2354,51 +2354,51 @@
         <v>193</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="3">
         <v>4271</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="5">
         <v>12.65</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="3">
         <v>4294</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="5">
-        <v>163.30000000000001</v>
+        <v>163.0</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>