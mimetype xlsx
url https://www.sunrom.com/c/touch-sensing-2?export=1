--- v5 (2026-08-20)
+++ v6 (2026-10-06)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/touch-sensing-2</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 17:25:00</t>
+    <t>06-Oct-2026 10:57:57</t>
   </si>
   <si>
     <t>BS801B Holtek Touch Key IC 801B SOT23-6</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5911</t>
   </si>
   <si>
     <t>XPT2046 (ADS7843) - Touch Screen Decoder IC</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4109</t>
   </si>
   <si>
     <t>TTP229-BSF 8229BSF SSOP28 SPI</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4640</t>
   </si>
   <si>
     <t>TTP223-BA6</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4480</t>
   </si>
@@ -492,79 +492,79 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>5911</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>4109</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>74.75</v>
+        <v>75.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>4640</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>143.75</v>
+        <v>144.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>4480</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
         <v>25.3</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>