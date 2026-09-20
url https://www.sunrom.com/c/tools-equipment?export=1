--- v5 (2026-07-28)
+++ v6 (2026-09-20)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/tools-equipment</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>28-Jul-2026 13:40:34</t>
+    <t>20-Sep-2026 20:19:40</t>
   </si>
   <si>
     <t>Wire Stripper and Cutter Multitec 150B</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6214</t>
   </si>
   <si>
     <t>Fine tip curved tweezers - ESD safe - 120mm for SMD electronics</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6398</t>
   </si>
   <si>
     <t>De-Soldering braid wick 1 meter x 2.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6687</t>
   </si>
   <si>
     <t>Digital Vernier Caliper 150 mm (6") Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6463</t>
   </si>