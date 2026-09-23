--- v5 (2026-07-14)
+++ v6 (2026-09-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/thumbwheel-switch</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>14-Jul-2026 06:10:34</t>
+    <t>23-Sep-2026 14:31:35</t>
   </si>
   <si>
     <t>Thumbwheel Switch - Single Digit - BCD Output 8421 - 5 pins - Black - 8mm x 22mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7106</t>
   </si>
   <si>
     <t>End Cap - Left - Black for Thumbwheel Switch</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7107</t>
   </si>
   <si>
     <t>End Cap - Right - Black for Thumbwheel Switch</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7109</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">