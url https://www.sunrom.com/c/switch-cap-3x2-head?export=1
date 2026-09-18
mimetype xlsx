--- v5 (2026-08-04)
+++ v6 (2026-09-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/switch-cap-3x2-head</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Aug-2026 17:32:52</t>
+    <t>18-Sep-2026 18:14:20</t>
   </si>
   <si>
     <t>Green Cap for Push ON/OFF Switches</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5248</t>
   </si>
   <si>
     <t>Red Cap for Push ON/OFF Switches</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4977</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##,##,##,##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>