--- v6 (2026-09-18)
+++ v7 (2026-11-02)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/switch-cap-3x2-head</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>18-Sep-2026 18:14:20</t>
+    <t>02-Nov-2026 19:32:59</t>
   </si>
   <si>
     <t>Green Cap for Push ON/OFF Switches</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5248</t>
   </si>
   <si>
     <t>Red Cap for Push ON/OFF Switches</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4977</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##,##,##,##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>