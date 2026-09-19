--- v7 (2026-08-04)
+++ v8 (2026-09-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/sw-6x6-r55</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>05-Aug-2026 00:25:12</t>
+    <t>19-Sep-2026 05:35:09</t>
   </si>
   <si>
     <t>Gray Cap R5.5 ID=3.4 for Switch 6x6 7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6508</t>
   </si>
   <si>
     <t>Blue Cap R5.5 ID=3.1 for Switch 6x6 10H-16H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6227</t>
   </si>
   <si>
     <t>White Cap R5.5 ID=3.4 for Switch 6x6 7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5883</t>
   </si>
   <si>
     <t>Red Cap R5.5 ID=3.4 for Switch 6x6 7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5884</t>
   </si>