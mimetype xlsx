--- v8 (2026-09-19)
+++ v9 (2026-11-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/sw-6x6-r55</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Sep-2026 05:35:09</t>
+    <t>03-Nov-2026 09:11:20</t>
   </si>
   <si>
     <t>Gray Cap R5.5 ID=3.4 for Switch 6x6 7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6508</t>
   </si>
   <si>
     <t>Blue Cap R5.5 ID=3.1 for Switch 6x6 10H-16H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6227</t>
   </si>
   <si>
     <t>White Cap R5.5 ID=3.4 for Switch 6x6 7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5883</t>
   </si>
   <si>
     <t>Red Cap R5.5 ID=3.4 for Switch 6x6 7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5884</t>
   </si>