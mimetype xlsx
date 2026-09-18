--- v5 (2026-08-04)
+++ v6 (2026-09-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/sw-45x45-r6x7</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Aug-2026 21:29:05</t>
+    <t>18-Sep-2026 23:31:27</t>
   </si>
   <si>
     <t>Black Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7780</t>
   </si>
   <si>
     <t>White Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7781</t>
   </si>
   <si>
     <t>Red Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7782</t>
   </si>
   <si>
     <t>Yellow Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7783</t>
   </si>