--- v6 (2026-09-18)
+++ v7 (2026-11-02)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/sw-45x45-r6x7</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>18-Sep-2026 23:31:27</t>
+    <t>03-Nov-2026 03:08:39</t>
   </si>
   <si>
     <t>Black Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7780</t>
   </si>
   <si>
     <t>White Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7781</t>
   </si>
   <si>
     <t>Red Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7782</t>
   </si>
   <si>
     <t>Yellow Cap R6x7 for Switch 4.5x4.5 6H-7H-8H</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7783</t>
   </si>