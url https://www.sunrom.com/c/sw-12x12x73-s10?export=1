--- v3 (2026-08-07)
+++ v4 (2026-09-21)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/sw-12x12x73-s10</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>07-Aug-2026 19:59:04</t>
+    <t>21-Sep-2026 21:27:21</t>
   </si>
   <si>
     <t>Transparent Cover for square switch caps</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5028</t>
   </si>
   <si>
     <t>Blue Square Switch Cap 10mm for 3.8 Square Head</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5044</t>
   </si>
   <si>
     <t>Yellow Square Switch Cap 10mm for 3.8 Square Head</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5045</t>
   </si>
   <si>
     <t>White Square Switch Cap 10mm for 3.8 Square Head</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5046</t>
   </si>