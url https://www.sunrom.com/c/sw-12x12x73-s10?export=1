--- v4 (2026-09-21)
+++ v5 (2026-11-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/sw-12x12x73-s10</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>21-Sep-2026 21:27:21</t>
+    <t>08-Nov-2026 03:11:13</t>
   </si>
   <si>
     <t>Transparent Cover for square switch caps</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5028</t>
   </si>
   <si>
     <t>Blue Square Switch Cap 10mm for 3.8 Square Head</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5044</t>
   </si>
   <si>
     <t>Yellow Square Switch Cap 10mm for 3.8 Square Head</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5045</t>
   </si>
   <si>
     <t>White Square Switch Cap 10mm for 3.8 Square Head</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5046</t>
   </si>