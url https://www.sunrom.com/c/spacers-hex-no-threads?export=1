--- v6 (2026-09-16)
+++ v7 (2026-10-31)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/spacers-hex-no-threads</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>16-Sep-2026 07:39:46</t>
+    <t>31-Oct-2026 17:59:12</t>
   </si>
   <si>
     <t>30mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6525</t>
   </si>
   <si>
     <t>25mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6526</t>
   </si>
   <si>
     <t>20mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6527</t>
   </si>
   <si>
     <t>15mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6528</t>
   </si>