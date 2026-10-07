--- v6 (2026-08-23)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/spacers-hex-m3-threads</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 12:25:58</t>
+    <t>08-Oct-2026 01:03:19</t>
   </si>
   <si>
     <t>10mm Hex Spacers with M3 inside female thread</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7045</t>
   </si>
   <si>
     <t>12mm Hex Spacers with M3 inside female thread</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7046</t>
   </si>
   <si>
     <t>15mm Hex Spacers with M3 inside female thread</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7047</t>
   </si>
   <si>
     <t>20mm Hex Spacers with M3 inside female thread</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7048</t>
   </si>