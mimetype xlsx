--- v6 (2026-08-19)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/silicone-r6</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 03:40:23</t>
+    <t>07-Oct-2026 09:32:12</t>
   </si>
   <si>
     <t>White Soft Silicone Switch Cap</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7243</t>
   </si>
   <si>
     <t>Transparent Soft Silicone Switch Cap</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7055</t>
   </si>
   <si>
     <t>Black Soft Silicone Switch Cap</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7056</t>
   </si>
   <si>
     <t>Red Soft Silicone Switch Cap</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7057</t>
   </si>