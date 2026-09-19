--- v6 (2026-08-05)
+++ v7 (2026-09-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/silicone-r64</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>05-Aug-2026 05:32:54</t>
+    <t>19-Sep-2026 10:05:31</t>
   </si>
   <si>
     <t>Transparent Cap Silicone R6.4</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7750</t>
   </si>
   <si>
     <t>Black Cap Silicone R6.4</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7751</t>
   </si>
   <si>
     <t>White Cap Silicone R6.4</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7752</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -500,51 +500,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7750</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
         <v>1.78</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7751</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>1.78</v>
+        <v>1.95</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7752</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
         <v>1.78</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>