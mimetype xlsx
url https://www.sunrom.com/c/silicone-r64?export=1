--- v7 (2026-09-19)
+++ v8 (2026-11-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/silicone-r64</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Sep-2026 10:05:31</t>
+    <t>03-Nov-2026 14:33:28</t>
   </si>
   <si>
     <t>Transparent Cap Silicone R6.4</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7750</t>
   </si>
   <si>
     <t>Black Cap Silicone R6.4</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7751</t>
   </si>
   <si>
     <t>White Cap Silicone R6.4</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7752</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">