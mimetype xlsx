--- v6 (2026-08-19)
+++ v7 (2026-10-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/silent-switches</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Aug-2026 22:44:36</t>
+    <t>04-Oct-2026 06:51:00</t>
   </si>
   <si>
     <t>Switch 4P 8x8x5mm - Silent Silicone Cap</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7633</t>
   </si>
   <si>
     <t>Silent Switch SMD 6x6x5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7530</t>
   </si>
   <si>
     <t>Switch 2P 8x8x5mm - Silent Silicone Cap</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7518</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">