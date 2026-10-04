--- v7 (2026-08-19)
+++ v8 (2026-10-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/signals</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 04:32:34</t>
+    <t>04-Oct-2026 06:58:04</t>
   </si>
   <si>
     <t>RJ10 RJ9 4P4C Right Angle Gray Socket for Telephone Headset</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7064</t>
   </si>
   <si>
     <t>RJ10 RJ9 4P4C Straight Black Socket for Telephone Headset</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7063</t>
   </si>
   <si>
     <t>RJ10 RJ9 4P4C Right Angle Black Socket for Telephone Headset</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6247</t>
   </si>
   <si>
     <t>RJ11 RJ12 6P6C Right Angle Gray Telephone Socket for Landline</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6248</t>
   </si>
@@ -586,65 +586,65 @@
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>8085</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>17.25</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6071</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>6072</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>4061</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>29.85</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>