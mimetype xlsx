--- v3 (2026-03-05)
+++ v4 (2026-04-30)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/screw-terminal-pluggable</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>05-Mar-2026 11:42:52</t>
+    <t>30-Apr-2026 14:59:59</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable PCB Male Straight + Female Right Angle</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7138</t>
   </si>
   <si>
     <t>Terminal 3P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6603</t>
   </si>
   <si>
     <t>Terminal 2P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6602</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5273</t>
   </si>