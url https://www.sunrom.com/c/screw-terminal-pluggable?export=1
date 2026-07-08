--- v4 (2026-04-30)
+++ v5 (2026-07-08)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/screw-terminal-pluggable</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>30-Apr-2026 14:59:59</t>
+    <t>09-Jul-2026 00:31:00</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable PCB Male Straight + Female Right Angle</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7138</t>
   </si>
   <si>
     <t>Terminal 3P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6603</t>
   </si>
   <si>
     <t>Terminal 2P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6602</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5273</t>
   </si>
@@ -534,191 +534,191 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7138</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>6603</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>58.0</v>
+        <v>66.7</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>6602</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>5273</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>5274</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>35.4</v>
+        <v>40.71</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>5275</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>47.2</v>
+        <v>54.28</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>5059</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>20.059999999999999</v>
+        <v>23.07</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>5060</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>29.5</v>
+        <v>33.93</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>5061</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>37.76</v>
+        <v>43.42</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>4610</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>33.039999999999999</v>
+        <v>38.0</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>4056</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>