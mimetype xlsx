--- v5 (2026-07-08)
+++ v6 (2026-08-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/screw-terminal-pluggable</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>09-Jul-2026 00:31:00</t>
+    <t>23-Aug-2026 03:11:07</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable PCB Male Straight + Female Right Angle</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7138</t>
   </si>
   <si>
     <t>Terminal 3P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6603</t>
   </si>
   <si>
     <t>Terminal 2P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6602</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5273</t>
   </si>