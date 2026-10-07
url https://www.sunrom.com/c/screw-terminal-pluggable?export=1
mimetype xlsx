--- v6 (2026-08-22)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/screw-terminal-pluggable</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 03:11:07</t>
+    <t>07-Oct-2026 09:31:00</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable PCB Male Straight + Female Right Angle</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7138</t>
   </si>
   <si>
     <t>Terminal 3P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6603</t>
   </si>
   <si>
     <t>Terminal 2P 3.5mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6602</t>
   </si>
   <si>
     <t>Terminal 2P 5.08mm Pluggable Straight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5273</t>
   </si>
@@ -548,107 +548,107 @@
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7138</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
         <v>27.6</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>6603</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>66.7</v>
+        <v>67.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>6602</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>5273</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
         <v>27.14</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>5274</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>40.71</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>5275</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>54.28</v>
+        <v>54.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>5059</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
         <v>23.07</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>5060</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>