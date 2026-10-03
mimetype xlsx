--- v6 (2026-08-19)
+++ v7 (2026-10-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/screw-terminal-fixed</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Aug-2026 19:43:23</t>
+    <t>03-Oct-2026 23:01:39</t>
   </si>
   <si>
     <t>2P 5mm 10A Screw Terminal Light Right Angle</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7163</t>
   </si>
   <si>
     <t>3P 5mm 10A Screw Terminal Light Right Angle</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7164</t>
   </si>
   <si>
     <t>2P 3.81mm 10A Screw Terminal</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6574</t>
   </si>
   <si>
     <t>3P 3.81mm 10A Screw Terminal</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6575</t>
   </si>
@@ -622,51 +622,51 @@
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>6576</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>33.35</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6577</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>50.6</v>
+        <v>51.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>6582</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
         <v>17.25</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>6583</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>