--- v5 (2026-08-26)
+++ v6 (2026-10-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/rocker</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>26-Aug-2026 18:22:25</t>
+    <t>22-Oct-2026 08:26:08</t>
   </si>
   <si>
     <t>Red Light Rocker Switch KCD5 6A@250VAC ON/ON 6 Pins DPST Snap in Panel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6584</t>
   </si>
   <si>
     <t>Black Rocker Switch KCD5 6A@250VAC ON/ON 6 Pin DPST Snap in Panel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6585</t>
   </si>
   <si>
     <t>Red Rocker Switch KCD5 6A@250VAC ON/ON 6 Pin DPST Snap in Panel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6586</t>
   </si>
   <si>
     <t>Black Rocker Switch KCD1 3A@250VAC ON/OFF 3 Pins SPST Snap in Panel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6473</t>
   </si>
@@ -576,51 +576,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>6584</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>6585</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>46.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>6586</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
@@ -660,79 +660,79 @@
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6475</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
         <v>34.5</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>6476</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>57.5</v>
+        <v>58.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>6477</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>69.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>6478</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>6480</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
         <v>11.5</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>6481</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>