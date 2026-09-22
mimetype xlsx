--- v5 (2026-08-04)
+++ v6 (2026-09-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/remote-control</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>05-Aug-2026 00:36:12</t>
+    <t>22-Sep-2026 18:09:07</t>
   </si>
   <si>
     <t>4 Key RF Keypad Transmitter 433 Mhz EV1527 - Learning Code</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3776</t>
   </si>
   <si>
     <t>RF Remote Receiver/Decoder Module - EV1527 / PT226x</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/1443</t>
   </si>
   <si>
     <t>TSOP1838</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4471</t>
   </si>
   <si>
     <t>ST3617 - Infrared remote control decoder RC5 - Serial Out</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3617</t>
   </si>