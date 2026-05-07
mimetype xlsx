--- v3 (2026-03-22)
+++ v4 (2026-05-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/quick-disconnect-terminal</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>22-Mar-2026 20:03:11</t>
+    <t>08-May-2026 02:49:09</t>
   </si>
   <si>
     <t>6.3mm Wire Crimp Male Quick Disconnect Terminal</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7706</t>
   </si>
   <si>
     <t>2.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7660</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7661</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Support Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7662</t>
   </si>
@@ -1044,51 +1044,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>7453</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
         <v>4.25</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7454</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>5.25</v>
+        <v>5.45</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>7451</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
         <v>3.75</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>6618</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>