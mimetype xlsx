--- v4 (2026-05-07)
+++ v5 (2026-06-21)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/quick-disconnect-terminal</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>08-May-2026 02:49:09</t>
+    <t>22-Jun-2026 04:40:02</t>
   </si>
   <si>
     <t>6.3mm Wire Crimp Male Quick Disconnect Terminal</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7706</t>
   </si>
   <si>
     <t>2.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7660</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7661</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Support Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7662</t>
   </si>
@@ -750,695 +750,695 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7706</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>5.0</v>
+        <v>5.75</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7660</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7661</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7662</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7663</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7664</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>7.0</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7665</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>5.0</v>
+        <v>5.75</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7696</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>2.0</v>
+        <v>2.3</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7697</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7698</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>3.0</v>
+        <v>3.45</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7699</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>3.0</v>
+        <v>3.45</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7695</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7700</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7701</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>2.0</v>
+        <v>2.3</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7702</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7703</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>5.0</v>
+        <v>5.75</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>7704</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>3.0</v>
+        <v>3.45</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>7705</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>5.0</v>
+        <v>5.75</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7707</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>3.0</v>
+        <v>3.45</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>7452</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>3.85</v>
+        <v>4.43</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>7453</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>4.25</v>
+        <v>4.89</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7454</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>5.45</v>
+        <v>6.27</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>7451</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>6618</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>6612</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>8.0</v>
+        <v>9.2</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>6613</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>9.0</v>
+        <v>10.35</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>6614</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>6615</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>7.0</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6616</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>8.0</v>
+        <v>9.2</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>6617</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>9.0</v>
+        <v>10.35</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>6607</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>11.0</v>
+        <v>12.65</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>6608</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>6609</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>9.0</v>
+        <v>10.35</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>6610</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>6611</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>7.0</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>6053</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>8.0</v>
+        <v>9.2</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>6054</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>8.0</v>
+        <v>9.2</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>6055</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
-        <v>9.0</v>
+        <v>10.35</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>6056</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
         <v>6052</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
-        <v>7.0</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
         <v>6051</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
         <v>6050</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="5">
-        <v>8.0</v>
+        <v>9.2</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>6049</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
-        <v>7.0</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>6048</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>5720</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>5721</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
-        <v>5.0</v>
+        <v>5.75</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>5056</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
-        <v>2650.0</v>
+        <v>3047.5</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>