--- v5 (2026-06-21)
+++ v6 (2026-06-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/quick-disconnect-terminal</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>22-Jun-2026 04:40:02</t>
+    <t>22-Jun-2026 05:38:48</t>
   </si>
   <si>
     <t>6.3mm Wire Crimp Male Quick Disconnect Terminal</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7706</t>
   </si>
   <si>
     <t>2.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7660</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7661</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Support Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7662</t>
   </si>