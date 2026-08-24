--- v6 (2026-06-22)
+++ v7 (2026-08-24)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/quick-disconnect-terminal</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>22-Jun-2026 05:38:48</t>
+    <t>25-Aug-2026 01:10:15</t>
   </si>
   <si>
     <t>6.3mm Wire Crimp Male Quick Disconnect Terminal</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7706</t>
   </si>
   <si>
     <t>2.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7660</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7661</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Support Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7662</t>
   </si>