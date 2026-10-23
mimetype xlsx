--- v7 (2026-08-24)
+++ v8 (2026-10-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/quick-disconnect-terminal</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Aug-2026 01:10:15</t>
+    <t>23-Oct-2026 20:28:00</t>
   </si>
   <si>
     <t>6.3mm Wire Crimp Male Quick Disconnect Terminal</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7706</t>
   </si>
   <si>
     <t>2.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7660</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7661</t>
   </si>
   <si>
     <t>4.8mm Horizontal PCB Support Quick Disconnect Terminal Lug Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7662</t>
   </si>
@@ -1394,51 +1394,51 @@
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>5721</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
         <v>5.75</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>5056</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
-        <v>3047.5</v>
+        <v>3048.0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>