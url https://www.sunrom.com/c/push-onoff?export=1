--- v6 (2026-08-22)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/push-onoff</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 03:10:51</t>
+    <t>07-Oct-2026 09:23:49</t>
   </si>
   <si>
     <t>Switch On Off Push 30V 1A White Feet Inline</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7519</t>
   </si>
   <si>
     <t>Switch On Off Push 30V 1A Black Feet Inline</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7520</t>
   </si>
   <si>
     <t>Switch On Off Push 30V 1A White Feet Bent</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7521</t>
   </si>
   <si>
     <t>Switch On Off Push 30V 1A Black Feet Bent</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7522</t>
   </si>