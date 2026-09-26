--- v7 (2026-08-12)
+++ v8 (2026-09-26)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/proximity-object-metal</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>12-Aug-2026 15:13:36</t>
+    <t>26-Sep-2026 18:04:47</t>
   </si>
   <si>
     <t>RPR220 - Infrared Optical Reflective Type Photosensor (Photoreflector)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5537</t>
   </si>
   <si>
     <t>Optical Slot Sensor</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4592</t>
   </si>
   <si>
     <t>TCRT5000 Reflective Optical Sensor</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3730</t>
   </si>
   <si>
     <t>Reed Switch - 12mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4016</t>
   </si>