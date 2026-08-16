--- v4 (2026-06-24)
+++ v5 (2026-08-16)
@@ -1,19049 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...19004 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -19292,47484 +286,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/products?page=5&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8128" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8112" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8127" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8118" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8119" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8120" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8113" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8114" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8115" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8116" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8121" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8122" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8123" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8124" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8125" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8126" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5334" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7211" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8109" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8111" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8110" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6939" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6538" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6030" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8099" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8100" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8101" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8102" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8103" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6029" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6031" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6032" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6034" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8093" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8094" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8095" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8096" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8091" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8092" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8097" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8098" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8105" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8087" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8007" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8008" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8009" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8010" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8011" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8012" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8013" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8014" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8015" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8016" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8017" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8018" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8019" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8020" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8021" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8022" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8023" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8024" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8025" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8026" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8027" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8028" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8029" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8030" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8031" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8032" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8033" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8034" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8035" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8036" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8037" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8038" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8039" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8040" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8041" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8042" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8043" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8044" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8045" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8046" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8047" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8048" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8049" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8050" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8051" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8052" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8053" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8054" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8055" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8056" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8057" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8058" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8059" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8060" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8061" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8062" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8063" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8064" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8065" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8066" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8067" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8068" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8069" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8070" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8071" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8072" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8073" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8074" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8075" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8076" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8077" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8078" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8079" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8080" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8081" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8082" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8083" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8000" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8001" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8002" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8003" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8004" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8005" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8006" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7992" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7993" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7994" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7995" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7996" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7997" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7998" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7999" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7938" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7935" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7936" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7937" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7932" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7933" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7934" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7928" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7929" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7930" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7941" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7942" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7943" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7944" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7945" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7946" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7914" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7915" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7916" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7917" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7918" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7919" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7920" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7921" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7922" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7923" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7924" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7925" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7926" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7927" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7947" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7948" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7949" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7950" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7951" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7952" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7953" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7954" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7955" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7956" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7957" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7958" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7959" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7960" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7961" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7962" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7963" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7964" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7965" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7966" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7967" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7968" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7969" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7970" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7972" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7973" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7974" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7975" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7976" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7977" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7978" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7979" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7980" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7981" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7982" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7983" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7984" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7985" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7986" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7987" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7988" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7939" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7940" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7909" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7910" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7911" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7904" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7906" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7907" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7903" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7908" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7905" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7685" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7706" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7899" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7900" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7901" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7902" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7830" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7840" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7660" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7661" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7662" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7663" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7664" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7665" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7696" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7697" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7698" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7699" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7695" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7700" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7701" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7702" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7703" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7704" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7705" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7764" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7765" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7766" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7761" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7762" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7763" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7786" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7787" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7788" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7750" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7751" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7752" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7798" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7799" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7800" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7801" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6416" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7738" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7739" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7740" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7741" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7742" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7743" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7780" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7781" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7782" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7783" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7784" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7785" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7755" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7756" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7757" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7758" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7760" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7774" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7775" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7776" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7777" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7778" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7779" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7802" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7803" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7804" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7805" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7806" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7807" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7808" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7792" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7793" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7794" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7795" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7796" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7797" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7767" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7768" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7769" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7770" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7772" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7773" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7790" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7791" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7744" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7745" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7746" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7747" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7748" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7749" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7753" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7754" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7720" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7721" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7722" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7723" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7724" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7725" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7726" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7727" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7728" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7729" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7730" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7731" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7732" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7733" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7734" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7735" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7708" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7709" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7710" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7711" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7712" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7713" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7714" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7715" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7716" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7717" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7718" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7719" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7836" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7837" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7838" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7839" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7841" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7842" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7834" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7833" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7826" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7828" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7829" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7831" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7835" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7824" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7825" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7817" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7823" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7673" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7894" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7895" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7896" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7897" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7898" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7891" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7892" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7893" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7674" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7675" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7676" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7678" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7679" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7680" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7681" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7809" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7810" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7811" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7812" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7879" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7880" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7881" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7883" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7884" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7885" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7886" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7887" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7888" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7889" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7890" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7990" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7991" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8089" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7658" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7659" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7650" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7651" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7652" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7653" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7654" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7655" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7656" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7657" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7648" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7649" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7647" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7683" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7684" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7690" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7692" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7694" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7667" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7668" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7669" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7682" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7671" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7672" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7688" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7689" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7686" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7691" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7693" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7670" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7737" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8084" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7666" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7736" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7644" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7645" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7646" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7633" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7789" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7874" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7875" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7876" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7877" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7863" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7864" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7865" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7866" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7867" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7868" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7869" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7870" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7871" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7872" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7873" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7859" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7860" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7861" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7862" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7850" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7851" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7852" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7853" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7854" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7855" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7856" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7857" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7858" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7843" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7844" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7845" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7846" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7847" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7848" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7849" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7815" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7818" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7819" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7820" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7821" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7822" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7637" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7642" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7638" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7639" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7640" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7641" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7636" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7643" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7237" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7634" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7631" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7632" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7507" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7511" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7513" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7514" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7515" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7516" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7517" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7510" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7508" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7506" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7175" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7607" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7606" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7589" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7590" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7592" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7593" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7594" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7595" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7601" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7602" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7603" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7604" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7605" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7585" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7586" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7587" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7588" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7596" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7597" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7598" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7599" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7600" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7608" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7609" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7610" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7611" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7612" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7613" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7614" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7616" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7617" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7618" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7619" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7620" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7615" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7519" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7520" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7521" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7522" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7523" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7524" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7525" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7526" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7527" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7528" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7529" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7545" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7546" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7543" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7544" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7547" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7548" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7553" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7552" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7551" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7554" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7549" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7550" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7556" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7557" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7558" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7559" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7560" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7561" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7562" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7530" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7575" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7576" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7577" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7578" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7579" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7580" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7536" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7537" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7538" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7539" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7540" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7541" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7542" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7581" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7584" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7583" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7574" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7565" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7566" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7567" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7568" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7569" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7570" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7571" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7572" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7573" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7531" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7532" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7533" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7534" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7535" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7563" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7564" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4971" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4972" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4973" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4974" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4975" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4976" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7491" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7492" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7493" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7494" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7497" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7498" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7499" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7500" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7501" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7502" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7503" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7504" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7505" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7490" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7621" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7622" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7623" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7624" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7625" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7626" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7627" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7628" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7629" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7630" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7488" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7489" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7478" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7475" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7476" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7477" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7479" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7480" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7481" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7482" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7483" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7484" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7485" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7486" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7487" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7465" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7466" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7467" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7468" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7469" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7269" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7270" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7273" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7274" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7275" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7268" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7265" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7254" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7257" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7258" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7259" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7260" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7261" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7262" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7263" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7264" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7245" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7246" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7247" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7248" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7249" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7250" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7251" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7252" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7253" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7452" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7453" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7454" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7421" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7422" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7423" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7424" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7451" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7432" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7433" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7255" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7256" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7266" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7267" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7425" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7434" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7435" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7426" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7427" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7428" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7431" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7472" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7473" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7460" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7471" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7474" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7418" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7419" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7462" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7463" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7455" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7456" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7457" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7458" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7420" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7436" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7411" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7412" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7414" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7415" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7429" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7430" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7470" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7437" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7438" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7439" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7440" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7441" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7442" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7443" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7444" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7445" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7446" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7447" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7448" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7449" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7450" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7386" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7387" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7388" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7389" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7390" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7391" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7392" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7393" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7394" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7395" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7396" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7397" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7398" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7399" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7400" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7401" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7402" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7403" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7404" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7371" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7372" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7373" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7374" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7375" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7376" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7377" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7378" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7379" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7380" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7381" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7382" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7383" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7384" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7405" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7406" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7407" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7408" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7409" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7410" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7416" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7417" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8104" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7243" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7221" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7215" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7216" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7217" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7218" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7219" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7214" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6214" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4280" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5934" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5920" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5926" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5928" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5935" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6215" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6216" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6217" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5923" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5924" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5930" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5932" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5933" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6219" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6221" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6359" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6360" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4563" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5919" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5925" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5927" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5929" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5063" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5064" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5266" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6364" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5058" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5065" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7206" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7208" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7209" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7210" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3915" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4418" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4877" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5592" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7200" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7201" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7202" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7203" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7204" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7207" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7198" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7225" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7227" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7194" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5692" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7188" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4126" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4135" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4188" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5194" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5195" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4531" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4115" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4136" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3926" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4533" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7187" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7178" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7179" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7180" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7181" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7182" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7184" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7185" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7186" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7173" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7174" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3917" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4022" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7168" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7169" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7170" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7167" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6363" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6365" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6366" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6367" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7142" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5364" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5363" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3982" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4375" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7028" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7032" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6362" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6361" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5921" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5922" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7165" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5918" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7117" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7089" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4620" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3397" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3471" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3624" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3665" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4511" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5308" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4687" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7144" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7140" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7163" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7164" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7149" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7150" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7152" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7153" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7154" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7155" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7156" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7158" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7159" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7160" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7161" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7162" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7145" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7146" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7147" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7148" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7151" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7157" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7171" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7172" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7138" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7139" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7129" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7130" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7131" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7132" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7128" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7197" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7137" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7133" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7134" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7135" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7136" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7125" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7126" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7127" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7118" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7120" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7121" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7122" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7114" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7115" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7116" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7110" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7111" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4332" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3974" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3990" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7113" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7106" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7107" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7109" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7108" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7094" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7095" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7096" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7097" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7098" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7099" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7100" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7101" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7102" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7103" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7104" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7105" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3872" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7091" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7092" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7093" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7088" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7082" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7083" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4983" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7087" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7084" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7085" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7078" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7079" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4895" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4901" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7059" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7060" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7074" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7075" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7076" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3178" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6398" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7055" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7056" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7057" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7071" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7070" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7058" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7072" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7066" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7067" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7068" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7069" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7064" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7065" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7073" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7063" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5396" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4807" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4430" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6399" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6400" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6403" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7031" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7027" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7029" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7030" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7017" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7018" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7019" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7020" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7021" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7022" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7023" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7024" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7025" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7026" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7010" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7011" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7012" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7013" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7014" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7015" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7016" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7045" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7046" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7047" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7048" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7049" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7042" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7043" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7044" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5236" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5237" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6953" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7040" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7041" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7035" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7036" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7037" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7038" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7039" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5142" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5143" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5152" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5153" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5154" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5155" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7034" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5141" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6920" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6401" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6402" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6958" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6938" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4113" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5246" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4258" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6947" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6948" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6949" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6952" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6942" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6946" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6941" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6943" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6944" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6945" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6950" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6830" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6826" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6827" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6828" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6829" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6815" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6816" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6817" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6818" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6819" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6820" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6821" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6822" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6823" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6824" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6825" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6809" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6810" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6811" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6812" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6813" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6814" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6800" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6801" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6802" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6803" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6804" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6805" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6806" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6807" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6808" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6925" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6831" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6832" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6646" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6930" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6931" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6932" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6933" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6934" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6935" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6936" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6921" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6922" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6923" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6924" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6926" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6927" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6928" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6929" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6683" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6684" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6685" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6679" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6680" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6681" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6682" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6715" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6716" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6717" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6718" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6719" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6720" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6721" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6722" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6723" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6724" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6725" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6726" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6702" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6703" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6704" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6705" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6706" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6707" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6708" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6709" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6710" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6711" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6712" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6713" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6688" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6689" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6690" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6691" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6692" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6693" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6694" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6695" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6696" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6697" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6698" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6699" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6700" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6701" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7166" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6714" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6727" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6618" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6612" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6613" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6614" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6615" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6616" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6617" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6607" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6608" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6609" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6610" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6611" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5315" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5316" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5317" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5322" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5325" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5326" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6687" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5311" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5312" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5314" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5320" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5321" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5319" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6622" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6621" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6674" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6675" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6676" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6677" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6671" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6672" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6673" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6651" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6652" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6653" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6654" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6655" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6656" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6657" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6658" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6659" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6660" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6661" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6662" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6663" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6664" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6665" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6666" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6667" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6668" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6669" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6670" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6631" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6632" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6633" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6634" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6635" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6636" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6637" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6638" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6639" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6640" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6641" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6642" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6643" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6644" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6645" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6647" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6648" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6649" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6650" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6678" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6600" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6601" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6597" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6598" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6599" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6629" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6630" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6605" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6606" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6555" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6603" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6602" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6595" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6596" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6590" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6591" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6592" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6593" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6594" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6588" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6589" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6574" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6575" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6577" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6578" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6579" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6580" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6581" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6582" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6583" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6587" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6584" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6585" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6586" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6558" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6559" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6560" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6561" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6562" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6567" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6568" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6569" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6570" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6571" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6563" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6565" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6566" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6556" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6557" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6484" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6483" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6479" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6473" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6474" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6475" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6476" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6477" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6478" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6480" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6481" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6482" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6488" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6491" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6543" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6553" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6554" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6552" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6541" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7241" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6536" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6539" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6540" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6545" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6546" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6525" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6526" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6527" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6528" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6529" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6530" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6531" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6532" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6506" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6507" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6509" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6510" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6511" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6512" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6513" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6514" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6520" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6522" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6524" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6505" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6508" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6515" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6489" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6516" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6028" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3922" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6497" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6498" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4378" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6495" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6502" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6503" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6421" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6486" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6464" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6463" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6454" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6455" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6456" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6457" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6458" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6462" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6466" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6460" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6461" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4356" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4357" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6442" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6443" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6444" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6445" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6446" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6447" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6448" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6450" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6452" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6440" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6459" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6434" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6435" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6436" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6437" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6438" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6439" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6422" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6426" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6427" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6428" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6429" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6430" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6431" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8107" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7143" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6417" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6419" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6420" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6413" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6414" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6415" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5265" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4335" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6406" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6407" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6408" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6409" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6410" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6411" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4187" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4450" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4284" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5318" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4737" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6404" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3724" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6392" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6954" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6955" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6956" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6957" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6959" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6960" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6961" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6962" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6963" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6964" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6965" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6966" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6967" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6968" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6969" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6970" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6971" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6972" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6973" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6974" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6975" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6976" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6977" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6978" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6979" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6980" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6981" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6982" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6983" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6984" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6985" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6369" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6371" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6372" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6345" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6346" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6348" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6349" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6341" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6342" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6343" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6344" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6340" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6333" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6334" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6335" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6336" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6337" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6338" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6339" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6332" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6370" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6373" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6374" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6375" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6376" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6377" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6378" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6379" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6380" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6381" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6382" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6383" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6384" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6385" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7495" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6347" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6327" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6328" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6329" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6330" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6325" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6326" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6316" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6317" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6318" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6319" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6320" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6321" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6331" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7496" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6315" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6322" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6323" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6324" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6350" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6351" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6352" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6353" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6354" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6355" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6356" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6357" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6358" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6273" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6274" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6275" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6276" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6277" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6278" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6269" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6270" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6271" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6272" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6264" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6265" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6266" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6267" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6268" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6261" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6263" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6306" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6307" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6308" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6301" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6302" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6303" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6304" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6305" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6262" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6300" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6284" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6285" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6286" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6287" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6288" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6283" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6282" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6280" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6281" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6292" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6293" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6294" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6295" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6296" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6297" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6298" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6299" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6289" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6291" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7123" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7124" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6313" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6310" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6311" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6312" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6309" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6368" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4329" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6387" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6386" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6253" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6259" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6260" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4608" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6279" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6247" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6248" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8085" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4420" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6231" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6232" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6233" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6234" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6235" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6236" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6237" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6239" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4984" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6238" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6223" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6224" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6227" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6188" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6192" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6194" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6195" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6198" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6207" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6187" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6190" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6191" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6186" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6176" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6178" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6182" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6183" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6180" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6181" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6184" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4431" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6169" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6170" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6171" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6172" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6173" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6174" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6177" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6155" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6156" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6157" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6151" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6152" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6153" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6412" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6158" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6161" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6162" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6163" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6164" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6165" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6168" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8086" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6166" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6167" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6147" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6143" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6144" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6145" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6146" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6139" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6140" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6138" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6141" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6142" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6085" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6086" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6148" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6112" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3975" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4296" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6108" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6109" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6110" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6104" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6102" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6106" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6107" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6111" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6103" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6105" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6129" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6130" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6131" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6132" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6133" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6134" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6135" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6136" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6122" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6123" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6124" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6125" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6126" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6127" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6128" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6113" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6114" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6115" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6116" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6117" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6118" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6119" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6120" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6098" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6070" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6064" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6097" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6083" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4576" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6074" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6065" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6071" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6072" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6059" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6060" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6046" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6063" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6067" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6068" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6069" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6075" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6076" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6080" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6089" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6091" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6053" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6054" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6055" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6056" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6052" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6050" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6049" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6048" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6057" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4556" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4438" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6040" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6096" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6025" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6026" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6021" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6024" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6042" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6043" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6015" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6017" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6018" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6019" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5993" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5994" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5995" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5999" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6039" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4583" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4398" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5992" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7176" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7177" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5953" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5954" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5957" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5958" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5959" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5960" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5961" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5962" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5970" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5971" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5897" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5949" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5972" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5948" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8117" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4916" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4926" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5825" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5826" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5827" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5828" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5829" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5830" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5831" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5832" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5833" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5834" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5835" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5836" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5837" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5845" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5846" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5847" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5848" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5849" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5850" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5851" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5852" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5853" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5854" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5838" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5839" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5840" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5841" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5842" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5843" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5844" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5874" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5875" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5877" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5883" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5884" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5885" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5886" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5887" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5888" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5889" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5168" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5821" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5822" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5823" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5824" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7635" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5866" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5867" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5868" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5870" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5871" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5872" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5912" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5913" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5914" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5915" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5916" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5917" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5859" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5861" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5862" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5869" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5881" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5901" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5902" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5903" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5904" TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5906" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5909" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5910" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5911" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5855" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5856" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5857" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5860" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5863" TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5879" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5882" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5894" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5895" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5896" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5905" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5907" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5908" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4879" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7062" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5858" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5946" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5947" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5936" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5937" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5939" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5940" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5941" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5942" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5943" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5944" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7913" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5931" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5938" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7989" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5801" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5802" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5803" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5730" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5724" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5726" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7195" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5720" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5721" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5722" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5723" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5725" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5694" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5695" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5696" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5697" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5691" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5693" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5698" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5539" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4306" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5614" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5615" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5177" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5541" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5542" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5543" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5544" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5545" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5546" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5547" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5548" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5549" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5550" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5551" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5552" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5553" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5554" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5555" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5556" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5557" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5558" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5568" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5569" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5570" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5386" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5593" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5402" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5377" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5374" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5538" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5540" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5378" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5383" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5385" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5627" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5632" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5616" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5617" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5618" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5619" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5620" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5621" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5622" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5608" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5609" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5610" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5611" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5612" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5613" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6249" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5596" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5583" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5584" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5585" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5586" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5587" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5588" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5590" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5591" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5582" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5581" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5577" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5578" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5579" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5580" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5571" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5572" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5573" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5574" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5575" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5576" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5589" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5371" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5379" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6225" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6226" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6228" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6229" TargetMode="External"/><Relationship Id="rId_hyperlink_1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6230" TargetMode="External"/><Relationship Id="rId_hyperlink_1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6196" TargetMode="External"/><Relationship Id="rId_hyperlink_1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6197" TargetMode="External"/><Relationship Id="rId_hyperlink_1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6199" TargetMode="External"/><Relationship Id="rId_hyperlink_1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6200" TargetMode="External"/><Relationship Id="rId_hyperlink_1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6201" TargetMode="External"/><Relationship Id="rId_hyperlink_1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6202" TargetMode="External"/><Relationship Id="rId_hyperlink_1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6203" TargetMode="External"/><Relationship Id="rId_hyperlink_1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6204" TargetMode="External"/><Relationship Id="rId_hyperlink_1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6205" TargetMode="External"/><Relationship Id="rId_hyperlink_1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6206" TargetMode="External"/><Relationship Id="rId_hyperlink_1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6208" TargetMode="External"/><Relationship Id="rId_hyperlink_1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6209" TargetMode="External"/><Relationship Id="rId_hyperlink_1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6210" TargetMode="External"/><Relationship Id="rId_hyperlink_1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6211" TargetMode="External"/><Relationship Id="rId_hyperlink_1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6212" TargetMode="External"/><Relationship Id="rId_hyperlink_1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6213" TargetMode="External"/><Relationship Id="rId_hyperlink_1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5375" TargetMode="External"/><Relationship Id="rId_hyperlink_1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5382" TargetMode="External"/><Relationship Id="rId_hyperlink_2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5381" TargetMode="External"/><Relationship Id="rId_hyperlink_2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4481" TargetMode="External"/><Relationship Id="rId_hyperlink_2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4808" TargetMode="External"/><Relationship Id="rId_hyperlink_2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5278" TargetMode="External"/><Relationship Id="rId_hyperlink_2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5403" TargetMode="External"/><Relationship Id="rId_hyperlink_2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5820" TargetMode="External"/><Relationship Id="rId_hyperlink_2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5535" TargetMode="External"/><Relationship Id="rId_hyperlink_2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5537" TargetMode="External"/><Relationship Id="rId_hyperlink_2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5365" TargetMode="External"/><Relationship Id="rId_hyperlink_2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5401" TargetMode="External"/><Relationship Id="rId_hyperlink_2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5395" TargetMode="External"/><Relationship Id="rId_hyperlink_2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4830" TargetMode="External"/><Relationship Id="rId_hyperlink_2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5360" TargetMode="External"/><Relationship Id="rId_hyperlink_2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5362" TargetMode="External"/><Relationship Id="rId_hyperlink_2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5384" TargetMode="External"/><Relationship Id="rId_hyperlink_2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5372" TargetMode="External"/><Relationship Id="rId_hyperlink_2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5389" TargetMode="External"/><Relationship Id="rId_hyperlink_2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5404" TargetMode="External"/><Relationship Id="rId_hyperlink_2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5479" TargetMode="External"/><Relationship Id="rId_hyperlink_2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5283" TargetMode="External"/><Relationship Id="rId_hyperlink_2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5669" TargetMode="External"/><Relationship Id="rId_hyperlink_2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5670" TargetMode="External"/><Relationship Id="rId_hyperlink_2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5671" TargetMode="External"/><Relationship Id="rId_hyperlink_2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5672" TargetMode="External"/><Relationship Id="rId_hyperlink_2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5673" TargetMode="External"/><Relationship Id="rId_hyperlink_2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5674" TargetMode="External"/><Relationship Id="rId_hyperlink_2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5675" TargetMode="External"/><Relationship Id="rId_hyperlink_2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5676" TargetMode="External"/><Relationship Id="rId_hyperlink_2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5677" TargetMode="External"/><Relationship Id="rId_hyperlink_2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5679" TargetMode="External"/><Relationship Id="rId_hyperlink_2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5680" TargetMode="External"/><Relationship Id="rId_hyperlink_2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5681" TargetMode="External"/><Relationship Id="rId_hyperlink_2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5682" TargetMode="External"/><Relationship Id="rId_hyperlink_2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5683" TargetMode="External"/><Relationship Id="rId_hyperlink_2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5684" TargetMode="External"/><Relationship Id="rId_hyperlink_2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5685" TargetMode="External"/><Relationship Id="rId_hyperlink_2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5686" TargetMode="External"/><Relationship Id="rId_hyperlink_2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5687" TargetMode="External"/><Relationship Id="rId_hyperlink_2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5688" TargetMode="External"/><Relationship Id="rId_hyperlink_2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5689" TargetMode="External"/><Relationship Id="rId_hyperlink_2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5690" TargetMode="External"/><Relationship Id="rId_hyperlink_2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5678" TargetMode="External"/><Relationship Id="rId_hyperlink_2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4703" TargetMode="External"/><Relationship Id="rId_hyperlink_2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5514" TargetMode="External"/><Relationship Id="rId_hyperlink_2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5532" TargetMode="External"/><Relationship Id="rId_hyperlink_2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5533" TargetMode="External"/><Relationship Id="rId_hyperlink_2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5522" TargetMode="External"/><Relationship Id="rId_hyperlink_2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5524" TargetMode="External"/><Relationship Id="rId_hyperlink_2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5525" TargetMode="External"/><Relationship Id="rId_hyperlink_2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5521" TargetMode="External"/><Relationship Id="rId_hyperlink_2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5523" TargetMode="External"/><Relationship Id="rId_hyperlink_2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5527" TargetMode="External"/><Relationship Id="rId_hyperlink_2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3041" TargetMode="External"/><Relationship Id="rId_hyperlink_2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3930" TargetMode="External"/><Relationship Id="rId_hyperlink_2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4426" TargetMode="External"/><Relationship Id="rId_hyperlink_2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3940" TargetMode="External"/><Relationship Id="rId_hyperlink_2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4259" TargetMode="External"/><Relationship Id="rId_hyperlink_2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5515" TargetMode="External"/><Relationship Id="rId_hyperlink_2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5516" TargetMode="External"/><Relationship Id="rId_hyperlink_2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5517" TargetMode="External"/><Relationship Id="rId_hyperlink_2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5518" TargetMode="External"/><Relationship Id="rId_hyperlink_2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5519" TargetMode="External"/><Relationship Id="rId_hyperlink_2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5520" TargetMode="External"/><Relationship Id="rId_hyperlink_2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5513" TargetMode="External"/><Relationship Id="rId_hyperlink_2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5489" TargetMode="External"/><Relationship Id="rId_hyperlink_2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5499" TargetMode="External"/><Relationship Id="rId_hyperlink_2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5409" TargetMode="External"/><Relationship Id="rId_hyperlink_2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5410" TargetMode="External"/><Relationship Id="rId_hyperlink_2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5412" TargetMode="External"/><Relationship Id="rId_hyperlink_2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5413" TargetMode="External"/><Relationship Id="rId_hyperlink_2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5414" TargetMode="External"/><Relationship Id="rId_hyperlink_2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5417" TargetMode="External"/><Relationship Id="rId_hyperlink_2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5419" TargetMode="External"/><Relationship Id="rId_hyperlink_2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5420" TargetMode="External"/><Relationship Id="rId_hyperlink_2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5422" TargetMode="External"/><Relationship Id="rId_hyperlink_2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5423" TargetMode="External"/><Relationship Id="rId_hyperlink_2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5424" TargetMode="External"/><Relationship Id="rId_hyperlink_2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5425" TargetMode="External"/><Relationship Id="rId_hyperlink_2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5426" TargetMode="External"/><Relationship Id="rId_hyperlink_2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5427" TargetMode="External"/><Relationship Id="rId_hyperlink_2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5429" TargetMode="External"/><Relationship Id="rId_hyperlink_2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5430" TargetMode="External"/><Relationship Id="rId_hyperlink_2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5431" TargetMode="External"/><Relationship Id="rId_hyperlink_2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5432" TargetMode="External"/><Relationship Id="rId_hyperlink_2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5415" TargetMode="External"/><Relationship Id="rId_hyperlink_2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3986" TargetMode="External"/><Relationship Id="rId_hyperlink_2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5487" TargetMode="External"/><Relationship Id="rId_hyperlink_2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5488" TargetMode="External"/><Relationship Id="rId_hyperlink_2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5405" TargetMode="External"/><Relationship Id="rId_hyperlink_2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5478" TargetMode="External"/><Relationship Id="rId_hyperlink_2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5480" TargetMode="External"/><Relationship Id="rId_hyperlink_2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5482" TargetMode="External"/><Relationship Id="rId_hyperlink_2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5483" TargetMode="External"/><Relationship Id="rId_hyperlink_2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5484" TargetMode="External"/><Relationship Id="rId_hyperlink_2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5485" TargetMode="External"/><Relationship Id="rId_hyperlink_2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5486" TargetMode="External"/><Relationship Id="rId_hyperlink_2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5474" TargetMode="External"/><Relationship Id="rId_hyperlink_2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5475" TargetMode="External"/><Relationship Id="rId_hyperlink_2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5476" TargetMode="External"/><Relationship Id="rId_hyperlink_2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5452" TargetMode="External"/><Relationship Id="rId_hyperlink_2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5453" TargetMode="External"/><Relationship Id="rId_hyperlink_2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5454" TargetMode="External"/><Relationship Id="rId_hyperlink_2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5455" TargetMode="External"/><Relationship Id="rId_hyperlink_2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5456" TargetMode="External"/><Relationship Id="rId_hyperlink_2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5457" TargetMode="External"/><Relationship Id="rId_hyperlink_2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5458" TargetMode="External"/><Relationship Id="rId_hyperlink_2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5459" TargetMode="External"/><Relationship Id="rId_hyperlink_2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5460" TargetMode="External"/><Relationship Id="rId_hyperlink_2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5461" TargetMode="External"/><Relationship Id="rId_hyperlink_2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5447" TargetMode="External"/><Relationship Id="rId_hyperlink_2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5448" TargetMode="External"/><Relationship Id="rId_hyperlink_2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5449" TargetMode="External"/><Relationship Id="rId_hyperlink_2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5450" TargetMode="External"/><Relationship Id="rId_hyperlink_2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5451" TargetMode="External"/><Relationship Id="rId_hyperlink_2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5462" TargetMode="External"/><Relationship Id="rId_hyperlink_2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5441" TargetMode="External"/><Relationship Id="rId_hyperlink_2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5442" TargetMode="External"/><Relationship Id="rId_hyperlink_2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5443" TargetMode="External"/><Relationship Id="rId_hyperlink_2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5444" TargetMode="External"/><Relationship Id="rId_hyperlink_2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5445" TargetMode="External"/><Relationship Id="rId_hyperlink_2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5434" TargetMode="External"/><Relationship Id="rId_hyperlink_2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5435" TargetMode="External"/><Relationship Id="rId_hyperlink_2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5436" TargetMode="External"/><Relationship Id="rId_hyperlink_2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5437" TargetMode="External"/><Relationship Id="rId_hyperlink_2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5438" TargetMode="External"/><Relationship Id="rId_hyperlink_2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5440" TargetMode="External"/><Relationship Id="rId_hyperlink_2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5662" TargetMode="External"/><Relationship Id="rId_hyperlink_2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5663" TargetMode="External"/><Relationship Id="rId_hyperlink_2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5664" TargetMode="External"/><Relationship Id="rId_hyperlink_2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5665" TargetMode="External"/><Relationship Id="rId_hyperlink_2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5666" TargetMode="External"/><Relationship Id="rId_hyperlink_2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5470" TargetMode="External"/><Relationship Id="rId_hyperlink_2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5594" TargetMode="External"/><Relationship Id="rId_hyperlink_2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4358" TargetMode="External"/><Relationship Id="rId_hyperlink_2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5433" TargetMode="External"/><Relationship Id="rId_hyperlink_2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5439" TargetMode="External"/><Relationship Id="rId_hyperlink_2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5446" TargetMode="External"/><Relationship Id="rId_hyperlink_2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5465" TargetMode="External"/><Relationship Id="rId_hyperlink_2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5466" TargetMode="External"/><Relationship Id="rId_hyperlink_2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5467" TargetMode="External"/><Relationship Id="rId_hyperlink_2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5463" TargetMode="External"/><Relationship Id="rId_hyperlink_2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5469" TargetMode="External"/><Relationship Id="rId_hyperlink_2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3958" TargetMode="External"/><Relationship Id="rId_hyperlink_2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4176" TargetMode="External"/><Relationship Id="rId_hyperlink_2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5288" TargetMode="External"/><Relationship Id="rId_hyperlink_2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3776" TargetMode="External"/><Relationship Id="rId_hyperlink_2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5292" TargetMode="External"/><Relationship Id="rId_hyperlink_2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5349" TargetMode="External"/><Relationship Id="rId_hyperlink_2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5351" TargetMode="External"/><Relationship Id="rId_hyperlink_2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5353" TargetMode="External"/><Relationship Id="rId_hyperlink_2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5357" TargetMode="External"/><Relationship Id="rId_hyperlink_2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5358" TargetMode="External"/><Relationship Id="rId_hyperlink_2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5202" TargetMode="External"/><Relationship Id="rId_hyperlink_2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4121" TargetMode="External"/><Relationship Id="rId_hyperlink_2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5302" TargetMode="External"/><Relationship Id="rId_hyperlink_2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4611" TargetMode="External"/><Relationship Id="rId_hyperlink_2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5347" TargetMode="External"/><Relationship Id="rId_hyperlink_2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5346" TargetMode="External"/><Relationship Id="rId_hyperlink_2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5342" TargetMode="External"/><Relationship Id="rId_hyperlink_2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5345" TargetMode="External"/><Relationship Id="rId_hyperlink_2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5169" TargetMode="External"/><Relationship Id="rId_hyperlink_2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5170" TargetMode="External"/><Relationship Id="rId_hyperlink_2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5171" TargetMode="External"/><Relationship Id="rId_hyperlink_2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5344" TargetMode="External"/><Relationship Id="rId_hyperlink_2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5306" TargetMode="External"/><Relationship Id="rId_hyperlink_2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5307" TargetMode="External"/><Relationship Id="rId_hyperlink_2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1455" TargetMode="External"/><Relationship Id="rId_hyperlink_2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1454" TargetMode="External"/><Relationship Id="rId_hyperlink_2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4317" TargetMode="External"/><Relationship Id="rId_hyperlink_2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5329" TargetMode="External"/><Relationship Id="rId_hyperlink_2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5330" TargetMode="External"/><Relationship Id="rId_hyperlink_2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5323" TargetMode="External"/><Relationship Id="rId_hyperlink_2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5324" TargetMode="External"/><Relationship Id="rId_hyperlink_2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5300" TargetMode="External"/><Relationship Id="rId_hyperlink_2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5260" TargetMode="External"/><Relationship Id="rId_hyperlink_2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5261" TargetMode="External"/><Relationship Id="rId_hyperlink_2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5240" TargetMode="External"/><Relationship Id="rId_hyperlink_2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5280" TargetMode="External"/><Relationship Id="rId_hyperlink_2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5282" TargetMode="External"/><Relationship Id="rId_hyperlink_2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5279" TargetMode="External"/><Relationship Id="rId_hyperlink_2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5281" TargetMode="External"/><Relationship Id="rId_hyperlink_2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5239" TargetMode="External"/><Relationship Id="rId_hyperlink_2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6774" TargetMode="External"/><Relationship Id="rId_hyperlink_2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6775" TargetMode="External"/><Relationship Id="rId_hyperlink_2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6776" TargetMode="External"/><Relationship Id="rId_hyperlink_2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6777" TargetMode="External"/><Relationship Id="rId_hyperlink_2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6778" TargetMode="External"/><Relationship Id="rId_hyperlink_2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6779" TargetMode="External"/><Relationship Id="rId_hyperlink_2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6780" TargetMode="External"/><Relationship Id="rId_hyperlink_2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6781" TargetMode="External"/><Relationship Id="rId_hyperlink_2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6782" TargetMode="External"/><Relationship Id="rId_hyperlink_2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6783" TargetMode="External"/><Relationship Id="rId_hyperlink_2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6784" TargetMode="External"/><Relationship Id="rId_hyperlink_2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6785" TargetMode="External"/><Relationship Id="rId_hyperlink_2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6786" TargetMode="External"/><Relationship Id="rId_hyperlink_2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6787" TargetMode="External"/><Relationship Id="rId_hyperlink_2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6788" TargetMode="External"/><Relationship Id="rId_hyperlink_2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6789" TargetMode="External"/><Relationship Id="rId_hyperlink_2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6790" TargetMode="External"/><Relationship Id="rId_hyperlink_2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6791" TargetMode="External"/><Relationship Id="rId_hyperlink_2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6792" TargetMode="External"/><Relationship Id="rId_hyperlink_2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6793" TargetMode="External"/><Relationship Id="rId_hyperlink_2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6794" TargetMode="External"/><Relationship Id="rId_hyperlink_2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6795" TargetMode="External"/><Relationship Id="rId_hyperlink_2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6796" TargetMode="External"/><Relationship Id="rId_hyperlink_2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6797" TargetMode="External"/><Relationship Id="rId_hyperlink_2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6798" TargetMode="External"/><Relationship Id="rId_hyperlink_2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6799" TargetMode="External"/><Relationship Id="rId_hyperlink_2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5295" TargetMode="External"/><Relationship Id="rId_hyperlink_2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5296" TargetMode="External"/><Relationship Id="rId_hyperlink_2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5297" TargetMode="External"/><Relationship Id="rId_hyperlink_2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5293" TargetMode="External"/><Relationship Id="rId_hyperlink_2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5273" TargetMode="External"/><Relationship Id="rId_hyperlink_2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5274" TargetMode="External"/><Relationship Id="rId_hyperlink_2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5285" TargetMode="External"/><Relationship Id="rId_hyperlink_2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5287" TargetMode="External"/><Relationship Id="rId_hyperlink_2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5290" TargetMode="External"/><Relationship Id="rId_hyperlink_2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5291" TargetMode="External"/><Relationship Id="rId_hyperlink_2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5275" TargetMode="External"/><Relationship Id="rId_hyperlink_2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5262" TargetMode="External"/><Relationship Id="rId_hyperlink_2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5256" TargetMode="External"/><Relationship Id="rId_hyperlink_2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1261" TargetMode="External"/><Relationship Id="rId_hyperlink_2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5257" TargetMode="External"/><Relationship Id="rId_hyperlink_2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5255" TargetMode="External"/><Relationship Id="rId_hyperlink_2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5263" TargetMode="External"/><Relationship Id="rId_hyperlink_2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5247" TargetMode="External"/><Relationship Id="rId_hyperlink_2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5248" TargetMode="External"/><Relationship Id="rId_hyperlink_2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5245" TargetMode="External"/><Relationship Id="rId_hyperlink_2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5249" TargetMode="External"/><Relationship Id="rId_hyperlink_2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5526" TargetMode="External"/><Relationship Id="rId_hyperlink_2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6314" TargetMode="External"/><Relationship Id="rId_hyperlink_2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1262" TargetMode="External"/><Relationship Id="rId_hyperlink_2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1443" TargetMode="External"/><Relationship Id="rId_hyperlink_2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4745" TargetMode="External"/><Relationship Id="rId_hyperlink_2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5220" TargetMode="External"/><Relationship Id="rId_hyperlink_2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5238" TargetMode="External"/><Relationship Id="rId_hyperlink_2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5131" TargetMode="External"/><Relationship Id="rId_hyperlink_2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4876" TargetMode="External"/><Relationship Id="rId_hyperlink_2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4896" TargetMode="External"/><Relationship Id="rId_hyperlink_2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4898" TargetMode="External"/><Relationship Id="rId_hyperlink_2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5211" TargetMode="External"/><Relationship Id="rId_hyperlink_2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5213" TargetMode="External"/><Relationship Id="rId_hyperlink_2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5215" TargetMode="External"/><Relationship Id="rId_hyperlink_2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5216" TargetMode="External"/><Relationship Id="rId_hyperlink_2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5218" TargetMode="External"/><Relationship Id="rId_hyperlink_2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5221" TargetMode="External"/><Relationship Id="rId_hyperlink_2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5222" TargetMode="External"/><Relationship Id="rId_hyperlink_2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5223" TargetMode="External"/><Relationship Id="rId_hyperlink_2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5224" TargetMode="External"/><Relationship Id="rId_hyperlink_2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5225" TargetMode="External"/><Relationship Id="rId_hyperlink_2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5226" TargetMode="External"/><Relationship Id="rId_hyperlink_2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5227" TargetMode="External"/><Relationship Id="rId_hyperlink_2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5228" TargetMode="External"/><Relationship Id="rId_hyperlink_2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5229" TargetMode="External"/><Relationship Id="rId_hyperlink_2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5188" TargetMode="External"/><Relationship Id="rId_hyperlink_2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5212" TargetMode="External"/><Relationship Id="rId_hyperlink_2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4368" TargetMode="External"/><Relationship Id="rId_hyperlink_2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5185" TargetMode="External"/><Relationship Id="rId_hyperlink_2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5184" TargetMode="External"/><Relationship Id="rId_hyperlink_2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5187" TargetMode="External"/><Relationship Id="rId_hyperlink_2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5199" TargetMode="External"/><Relationship Id="rId_hyperlink_2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5163" TargetMode="External"/><Relationship Id="rId_hyperlink_2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5132" TargetMode="External"/><Relationship Id="rId_hyperlink_2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3870" TargetMode="External"/><Relationship Id="rId_hyperlink_2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5099" TargetMode="External"/><Relationship Id="rId_hyperlink_2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5100" TargetMode="External"/><Relationship Id="rId_hyperlink_2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5348" TargetMode="External"/><Relationship Id="rId_hyperlink_2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5093" TargetMode="External"/><Relationship Id="rId_hyperlink_2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5095" TargetMode="External"/><Relationship Id="rId_hyperlink_2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5096" TargetMode="External"/><Relationship Id="rId_hyperlink_2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5117" TargetMode="External"/><Relationship Id="rId_hyperlink_2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5162" TargetMode="External"/><Relationship Id="rId_hyperlink_2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5180" TargetMode="External"/><Relationship Id="rId_hyperlink_2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5182" TargetMode="External"/><Relationship Id="rId_hyperlink_2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5183" TargetMode="External"/><Relationship Id="rId_hyperlink_2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3951" TargetMode="External"/><Relationship Id="rId_hyperlink_2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5473" TargetMode="External"/><Relationship Id="rId_hyperlink_2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5050" TargetMode="External"/><Relationship Id="rId_hyperlink_2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5051" TargetMode="External"/><Relationship Id="rId_hyperlink_2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5052" TargetMode="External"/><Relationship Id="rId_hyperlink_2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4338" TargetMode="External"/><Relationship Id="rId_hyperlink_2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4339" TargetMode="External"/><Relationship Id="rId_hyperlink_2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5028" TargetMode="External"/><Relationship Id="rId_hyperlink_2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5039" TargetMode="External"/><Relationship Id="rId_hyperlink_2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5040" TargetMode="External"/><Relationship Id="rId_hyperlink_2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5041" TargetMode="External"/><Relationship Id="rId_hyperlink_2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5042" TargetMode="External"/><Relationship Id="rId_hyperlink_2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5043" TargetMode="External"/><Relationship Id="rId_hyperlink_2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5044" TargetMode="External"/><Relationship Id="rId_hyperlink_2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5045" TargetMode="External"/><Relationship Id="rId_hyperlink_2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5046" TargetMode="External"/><Relationship Id="rId_hyperlink_2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5047" TargetMode="External"/><Relationship Id="rId_hyperlink_2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5048" TargetMode="External"/><Relationship Id="rId_hyperlink_2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5049" TargetMode="External"/><Relationship Id="rId_hyperlink_2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7459" TargetMode="External"/><Relationship Id="rId_hyperlink_2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5133" TargetMode="External"/><Relationship Id="rId_hyperlink_2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5134" TargetMode="External"/><Relationship Id="rId_hyperlink_2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5139" TargetMode="External"/><Relationship Id="rId_hyperlink_2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5072" TargetMode="External"/><Relationship Id="rId_hyperlink_2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5075" TargetMode="External"/><Relationship Id="rId_hyperlink_2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5076" TargetMode="External"/><Relationship Id="rId_hyperlink_2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5080" TargetMode="External"/><Relationship Id="rId_hyperlink_2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5083" TargetMode="External"/><Relationship Id="rId_hyperlink_2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5084" TargetMode="External"/><Relationship Id="rId_hyperlink_2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5086" TargetMode="External"/><Relationship Id="rId_hyperlink_2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5074" TargetMode="External"/><Relationship Id="rId_hyperlink_2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5081" TargetMode="External"/><Relationship Id="rId_hyperlink_2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5082" TargetMode="External"/><Relationship Id="rId_hyperlink_2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4886" TargetMode="External"/><Relationship Id="rId_hyperlink_2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5053" TargetMode="External"/><Relationship Id="rId_hyperlink_2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5071" TargetMode="External"/><Relationship Id="rId_hyperlink_2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5077" TargetMode="External"/><Relationship Id="rId_hyperlink_2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4823" TargetMode="External"/><Relationship Id="rId_hyperlink_2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5078" TargetMode="External"/><Relationship Id="rId_hyperlink_2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5079" TargetMode="External"/><Relationship Id="rId_hyperlink_2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5085" TargetMode="External"/><Relationship Id="rId_hyperlink_2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5087" TargetMode="External"/><Relationship Id="rId_hyperlink_2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5089" TargetMode="External"/><Relationship Id="rId_hyperlink_2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5090" TargetMode="External"/><Relationship Id="rId_hyperlink_2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5091" TargetMode="External"/><Relationship Id="rId_hyperlink_2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5092" TargetMode="External"/><Relationship Id="rId_hyperlink_2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4978" TargetMode="External"/><Relationship Id="rId_hyperlink_2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4980" TargetMode="External"/><Relationship Id="rId_hyperlink_2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5038" TargetMode="External"/><Relationship Id="rId_hyperlink_2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5029" TargetMode="External"/><Relationship Id="rId_hyperlink_2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4837" TargetMode="External"/><Relationship Id="rId_hyperlink_2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5059" TargetMode="External"/><Relationship Id="rId_hyperlink_2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5060" TargetMode="External"/><Relationship Id="rId_hyperlink_2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5061" TargetMode="External"/><Relationship Id="rId_hyperlink_2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4940" TargetMode="External"/><Relationship Id="rId_hyperlink_2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4692" TargetMode="External"/><Relationship Id="rId_hyperlink_2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4988" TargetMode="External"/><Relationship Id="rId_hyperlink_2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4989" TargetMode="External"/><Relationship Id="rId_hyperlink_2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4990" TargetMode="External"/><Relationship Id="rId_hyperlink_2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4991" TargetMode="External"/><Relationship Id="rId_hyperlink_2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4992" TargetMode="External"/><Relationship Id="rId_hyperlink_2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4993" TargetMode="External"/><Relationship Id="rId_hyperlink_2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4994" TargetMode="External"/><Relationship Id="rId_hyperlink_2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4995" TargetMode="External"/><Relationship Id="rId_hyperlink_2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4996" TargetMode="External"/><Relationship Id="rId_hyperlink_2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4997" TargetMode="External"/><Relationship Id="rId_hyperlink_2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4998" TargetMode="External"/><Relationship Id="rId_hyperlink_2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4999" TargetMode="External"/><Relationship Id="rId_hyperlink_2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5000" TargetMode="External"/><Relationship Id="rId_hyperlink_2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5001" TargetMode="External"/><Relationship Id="rId_hyperlink_2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5002" TargetMode="External"/><Relationship Id="rId_hyperlink_2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5003" TargetMode="External"/><Relationship Id="rId_hyperlink_2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5004" TargetMode="External"/><Relationship Id="rId_hyperlink_2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5005" TargetMode="External"/><Relationship Id="rId_hyperlink_2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5006" TargetMode="External"/><Relationship Id="rId_hyperlink_2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5008" TargetMode="External"/><Relationship Id="rId_hyperlink_2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5009" TargetMode="External"/><Relationship Id="rId_hyperlink_2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5010" TargetMode="External"/><Relationship Id="rId_hyperlink_2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5011" TargetMode="External"/><Relationship Id="rId_hyperlink_2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5012" TargetMode="External"/><Relationship Id="rId_hyperlink_2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5013" TargetMode="External"/><Relationship Id="rId_hyperlink_2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5014" TargetMode="External"/><Relationship Id="rId_hyperlink_2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5015" TargetMode="External"/><Relationship Id="rId_hyperlink_2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5016" TargetMode="External"/><Relationship Id="rId_hyperlink_2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5017" TargetMode="External"/><Relationship Id="rId_hyperlink_2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5019" TargetMode="External"/><Relationship Id="rId_hyperlink_2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5020" TargetMode="External"/><Relationship Id="rId_hyperlink_2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5021" TargetMode="External"/><Relationship Id="rId_hyperlink_2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5022" TargetMode="External"/><Relationship Id="rId_hyperlink_2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5023" TargetMode="External"/><Relationship Id="rId_hyperlink_2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5024" TargetMode="External"/><Relationship Id="rId_hyperlink_2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5025" TargetMode="External"/><Relationship Id="rId_hyperlink_2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5026" TargetMode="External"/><Relationship Id="rId_hyperlink_2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4893" TargetMode="External"/><Relationship Id="rId_hyperlink_2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4945" TargetMode="External"/><Relationship Id="rId_hyperlink_2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4949" TargetMode="External"/><Relationship Id="rId_hyperlink_2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4977" TargetMode="External"/><Relationship Id="rId_hyperlink_2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4986" TargetMode="External"/><Relationship Id="rId_hyperlink_2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4987" TargetMode="External"/><Relationship Id="rId_hyperlink_2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4769" TargetMode="External"/><Relationship Id="rId_hyperlink_2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4184" TargetMode="External"/><Relationship Id="rId_hyperlink_2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4868" TargetMode="External"/><Relationship Id="rId_hyperlink_2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4938" TargetMode="External"/><Relationship Id="rId_hyperlink_2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4939" TargetMode="External"/><Relationship Id="rId_hyperlink_2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4941" TargetMode="External"/><Relationship Id="rId_hyperlink_2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4942" TargetMode="External"/><Relationship Id="rId_hyperlink_2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4943" TargetMode="External"/><Relationship Id="rId_hyperlink_2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4944" TargetMode="External"/><Relationship Id="rId_hyperlink_2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4946" TargetMode="External"/><Relationship Id="rId_hyperlink_2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4947" TargetMode="External"/><Relationship Id="rId_hyperlink_2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4950" TargetMode="External"/><Relationship Id="rId_hyperlink_2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4951" TargetMode="External"/><Relationship Id="rId_hyperlink_2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4953" TargetMode="External"/><Relationship Id="rId_hyperlink_2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4954" TargetMode="External"/><Relationship Id="rId_hyperlink_2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4955" TargetMode="External"/><Relationship Id="rId_hyperlink_2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4956" TargetMode="External"/><Relationship Id="rId_hyperlink_2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4957" TargetMode="External"/><Relationship Id="rId_hyperlink_2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4958" TargetMode="External"/><Relationship Id="rId_hyperlink_2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4959" TargetMode="External"/><Relationship Id="rId_hyperlink_2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4960" TargetMode="External"/><Relationship Id="rId_hyperlink_2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4962" TargetMode="External"/><Relationship Id="rId_hyperlink_2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4963" TargetMode="External"/><Relationship Id="rId_hyperlink_2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4964" TargetMode="External"/><Relationship Id="rId_hyperlink_2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4965" TargetMode="External"/><Relationship Id="rId_hyperlink_2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4981" TargetMode="External"/><Relationship Id="rId_hyperlink_2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4985" TargetMode="External"/><Relationship Id="rId_hyperlink_2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7813" TargetMode="External"/><Relationship Id="rId_hyperlink_2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4266" TargetMode="External"/><Relationship Id="rId_hyperlink_2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4736" TargetMode="External"/><Relationship Id="rId_hyperlink_2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4967" TargetMode="External"/><Relationship Id="rId_hyperlink_2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4968" TargetMode="External"/><Relationship Id="rId_hyperlink_2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4969" TargetMode="External"/><Relationship Id="rId_hyperlink_2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4970" TargetMode="External"/><Relationship Id="rId_hyperlink_2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4982" TargetMode="External"/><Relationship Id="rId_hyperlink_2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4132" TargetMode="External"/><Relationship Id="rId_hyperlink_2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4883" TargetMode="External"/><Relationship Id="rId_hyperlink_2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4966" TargetMode="External"/><Relationship Id="rId_hyperlink_2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4870" TargetMode="External"/><Relationship Id="rId_hyperlink_2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4873" TargetMode="External"/><Relationship Id="rId_hyperlink_2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4882" TargetMode="External"/><Relationship Id="rId_hyperlink_2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4884" TargetMode="External"/><Relationship Id="rId_hyperlink_2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4885" TargetMode="External"/><Relationship Id="rId_hyperlink_2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4891" TargetMode="External"/><Relationship Id="rId_hyperlink_2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4900" TargetMode="External"/><Relationship Id="rId_hyperlink_2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4904" TargetMode="External"/><Relationship Id="rId_hyperlink_2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4907" TargetMode="External"/><Relationship Id="rId_hyperlink_2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4908" TargetMode="External"/><Relationship Id="rId_hyperlink_2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4909" TargetMode="External"/><Relationship Id="rId_hyperlink_2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4910" TargetMode="External"/><Relationship Id="rId_hyperlink_2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4911" TargetMode="External"/><Relationship Id="rId_hyperlink_2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4912" TargetMode="External"/><Relationship Id="rId_hyperlink_2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4913" TargetMode="External"/><Relationship Id="rId_hyperlink_2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4915" TargetMode="External"/><Relationship Id="rId_hyperlink_2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4917" TargetMode="External"/><Relationship Id="rId_hyperlink_2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4918" TargetMode="External"/><Relationship Id="rId_hyperlink_2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4919" TargetMode="External"/><Relationship Id="rId_hyperlink_2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4920" TargetMode="External"/><Relationship Id="rId_hyperlink_2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4921" TargetMode="External"/><Relationship Id="rId_hyperlink_2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4924" TargetMode="External"/><Relationship Id="rId_hyperlink_2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4927" TargetMode="External"/><Relationship Id="rId_hyperlink_2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4928" TargetMode="External"/><Relationship Id="rId_hyperlink_2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4929" TargetMode="External"/><Relationship Id="rId_hyperlink_2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4871" TargetMode="External"/><Relationship Id="rId_hyperlink_2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4905" TargetMode="External"/><Relationship Id="rId_hyperlink_2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4914" TargetMode="External"/><Relationship Id="rId_hyperlink_2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4109" TargetMode="External"/><Relationship Id="rId_hyperlink_2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4902" TargetMode="External"/><Relationship Id="rId_hyperlink_2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4932" TargetMode="External"/><Relationship Id="rId_hyperlink_2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5056" TargetMode="External"/><Relationship Id="rId_hyperlink_2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4073" TargetMode="External"/><Relationship Id="rId_hyperlink_2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3832" TargetMode="External"/><Relationship Id="rId_hyperlink_2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4347" TargetMode="External"/><Relationship Id="rId_hyperlink_2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3731" TargetMode="External"/><Relationship Id="rId_hyperlink_2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4847" TargetMode="External"/><Relationship Id="rId_hyperlink_2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4872" TargetMode="External"/><Relationship Id="rId_hyperlink_2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3962" TargetMode="External"/><Relationship Id="rId_hyperlink_2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4894" TargetMode="External"/><Relationship Id="rId_hyperlink_2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4878" TargetMode="External"/><Relationship Id="rId_hyperlink_2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1427" TargetMode="External"/><Relationship Id="rId_hyperlink_2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4863" TargetMode="External"/><Relationship Id="rId_hyperlink_2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4867" TargetMode="External"/><Relationship Id="rId_hyperlink_2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3838" TargetMode="External"/><Relationship Id="rId_hyperlink_2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3966" TargetMode="External"/><Relationship Id="rId_hyperlink_2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4857" TargetMode="External"/><Relationship Id="rId_hyperlink_2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1435" TargetMode="External"/><Relationship Id="rId_hyperlink_2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1434" TargetMode="External"/><Relationship Id="rId_hyperlink_2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1430" TargetMode="External"/><Relationship Id="rId_hyperlink_2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4832" TargetMode="External"/><Relationship Id="rId_hyperlink_2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4451" TargetMode="External"/><Relationship Id="rId_hyperlink_2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5359" TargetMode="External"/><Relationship Id="rId_hyperlink_2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4812" TargetMode="External"/><Relationship Id="rId_hyperlink_2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4810" TargetMode="External"/><Relationship Id="rId_hyperlink_2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4811" TargetMode="External"/><Relationship Id="rId_hyperlink_2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4813" TargetMode="External"/><Relationship Id="rId_hyperlink_2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4798" TargetMode="External"/><Relationship Id="rId_hyperlink_2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4801" TargetMode="External"/><Relationship Id="rId_hyperlink_2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6099" TargetMode="External"/><Relationship Id="rId_hyperlink_2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4720" TargetMode="External"/><Relationship Id="rId_hyperlink_2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4739" TargetMode="External"/><Relationship Id="rId_hyperlink_2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4755" TargetMode="External"/><Relationship Id="rId_hyperlink_2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4765" TargetMode="External"/><Relationship Id="rId_hyperlink_2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4766" TargetMode="External"/><Relationship Id="rId_hyperlink_2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4724" TargetMode="External"/><Relationship Id="rId_hyperlink_2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4668" TargetMode="External"/><Relationship Id="rId_hyperlink_2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4740" TargetMode="External"/><Relationship Id="rId_hyperlink_2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4738" TargetMode="External"/><Relationship Id="rId_hyperlink_2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4761" TargetMode="External"/><Relationship Id="rId_hyperlink_2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4653" TargetMode="External"/><Relationship Id="rId_hyperlink_2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4667" TargetMode="External"/><Relationship Id="rId_hyperlink_2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4654" TargetMode="External"/><Relationship Id="rId_hyperlink_2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4658" TargetMode="External"/><Relationship Id="rId_hyperlink_2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4651" TargetMode="External"/><Relationship Id="rId_hyperlink_2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4685" TargetMode="External"/><Relationship Id="rId_hyperlink_2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4675" TargetMode="External"/><Relationship Id="rId_hyperlink_2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4655" TargetMode="External"/><Relationship Id="rId_hyperlink_2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4743" TargetMode="External"/><Relationship Id="rId_hyperlink_2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4673" TargetMode="External"/><Relationship Id="rId_hyperlink_2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3182" TargetMode="External"/><Relationship Id="rId_hyperlink_2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1208" TargetMode="External"/><Relationship Id="rId_hyperlink_2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4688" TargetMode="External"/><Relationship Id="rId_hyperlink_2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4686" TargetMode="External"/><Relationship Id="rId_hyperlink_2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7141" TargetMode="External"/><Relationship Id="rId_hyperlink_2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5338" TargetMode="External"/><Relationship Id="rId_hyperlink_2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5648" TargetMode="External"/><Relationship Id="rId_hyperlink_2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5649" TargetMode="External"/><Relationship Id="rId_hyperlink_2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5650" TargetMode="External"/><Relationship Id="rId_hyperlink_2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5651" TargetMode="External"/><Relationship Id="rId_hyperlink_2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5652" TargetMode="External"/><Relationship Id="rId_hyperlink_2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5658" TargetMode="External"/><Relationship Id="rId_hyperlink_2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5659" TargetMode="External"/><Relationship Id="rId_hyperlink_2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5660" TargetMode="External"/><Relationship Id="rId_hyperlink_2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5661" TargetMode="External"/><Relationship Id="rId_hyperlink_2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5339" TargetMode="External"/><Relationship Id="rId_hyperlink_2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4727" TargetMode="External"/><Relationship Id="rId_hyperlink_2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4722" TargetMode="External"/><Relationship Id="rId_hyperlink_2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4691" TargetMode="External"/><Relationship Id="rId_hyperlink_2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4731" TargetMode="External"/><Relationship Id="rId_hyperlink_2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4700" TargetMode="External"/><Relationship Id="rId_hyperlink_2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4021" TargetMode="External"/><Relationship Id="rId_hyperlink_2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4640" TargetMode="External"/><Relationship Id="rId_hyperlink_2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4195" TargetMode="External"/><Relationship Id="rId_hyperlink_2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5336" TargetMode="External"/><Relationship Id="rId_hyperlink_2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7276" TargetMode="External"/><Relationship Id="rId_hyperlink_2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7277" TargetMode="External"/><Relationship Id="rId_hyperlink_2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7278" TargetMode="External"/><Relationship Id="rId_hyperlink_2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7279" TargetMode="External"/><Relationship Id="rId_hyperlink_2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7280" TargetMode="External"/><Relationship Id="rId_hyperlink_2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7281" TargetMode="External"/><Relationship Id="rId_hyperlink_2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7282" TargetMode="External"/><Relationship Id="rId_hyperlink_2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7283" TargetMode="External"/><Relationship Id="rId_hyperlink_2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7284" TargetMode="External"/><Relationship Id="rId_hyperlink_2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7285" TargetMode="External"/><Relationship Id="rId_hyperlink_2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7286" TargetMode="External"/><Relationship Id="rId_hyperlink_2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7287" TargetMode="External"/><Relationship Id="rId_hyperlink_2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7288" TargetMode="External"/><Relationship Id="rId_hyperlink_2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7289" TargetMode="External"/><Relationship Id="rId_hyperlink_2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7290" TargetMode="External"/><Relationship Id="rId_hyperlink_2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7291" TargetMode="External"/><Relationship Id="rId_hyperlink_2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7292" TargetMode="External"/><Relationship Id="rId_hyperlink_2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7293" TargetMode="External"/><Relationship Id="rId_hyperlink_2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7294" TargetMode="External"/><Relationship Id="rId_hyperlink_2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7295" TargetMode="External"/><Relationship Id="rId_hyperlink_2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7296" TargetMode="External"/><Relationship Id="rId_hyperlink_2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7297" TargetMode="External"/><Relationship Id="rId_hyperlink_2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7298" TargetMode="External"/><Relationship Id="rId_hyperlink_2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7299" TargetMode="External"/><Relationship Id="rId_hyperlink_2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7300" TargetMode="External"/><Relationship Id="rId_hyperlink_2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7301" TargetMode="External"/><Relationship Id="rId_hyperlink_2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7302" TargetMode="External"/><Relationship Id="rId_hyperlink_2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7304" TargetMode="External"/><Relationship Id="rId_hyperlink_2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7305" TargetMode="External"/><Relationship Id="rId_hyperlink_2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7306" TargetMode="External"/><Relationship Id="rId_hyperlink_2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7307" TargetMode="External"/><Relationship Id="rId_hyperlink_2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7308" TargetMode="External"/><Relationship Id="rId_hyperlink_2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7309" TargetMode="External"/><Relationship Id="rId_hyperlink_2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7310" TargetMode="External"/><Relationship Id="rId_hyperlink_2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7311" TargetMode="External"/><Relationship Id="rId_hyperlink_2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7312" TargetMode="External"/><Relationship Id="rId_hyperlink_2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7313" TargetMode="External"/><Relationship Id="rId_hyperlink_2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7314" TargetMode="External"/><Relationship Id="rId_hyperlink_2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7315" TargetMode="External"/><Relationship Id="rId_hyperlink_2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7316" TargetMode="External"/><Relationship Id="rId_hyperlink_2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7317" TargetMode="External"/><Relationship Id="rId_hyperlink_2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7318" TargetMode="External"/><Relationship Id="rId_hyperlink_2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7319" TargetMode="External"/><Relationship Id="rId_hyperlink_2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7320" TargetMode="External"/><Relationship Id="rId_hyperlink_2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7321" TargetMode="External"/><Relationship Id="rId_hyperlink_2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7322" TargetMode="External"/><Relationship Id="rId_hyperlink_2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7323" TargetMode="External"/><Relationship Id="rId_hyperlink_2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7324" TargetMode="External"/><Relationship Id="rId_hyperlink_2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7325" TargetMode="External"/><Relationship Id="rId_hyperlink_2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7326" TargetMode="External"/><Relationship Id="rId_hyperlink_2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7327" TargetMode="External"/><Relationship Id="rId_hyperlink_2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7328" TargetMode="External"/><Relationship Id="rId_hyperlink_2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7329" TargetMode="External"/><Relationship Id="rId_hyperlink_2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7330" TargetMode="External"/><Relationship Id="rId_hyperlink_2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7331" TargetMode="External"/><Relationship Id="rId_hyperlink_2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7332" TargetMode="External"/><Relationship Id="rId_hyperlink_2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7333" TargetMode="External"/><Relationship Id="rId_hyperlink_2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7334" TargetMode="External"/><Relationship Id="rId_hyperlink_2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7335" TargetMode="External"/><Relationship Id="rId_hyperlink_2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7336" TargetMode="External"/><Relationship Id="rId_hyperlink_2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7337" TargetMode="External"/><Relationship Id="rId_hyperlink_2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7338" TargetMode="External"/><Relationship Id="rId_hyperlink_2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7339" TargetMode="External"/><Relationship Id="rId_hyperlink_2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7340" TargetMode="External"/><Relationship Id="rId_hyperlink_2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7341" TargetMode="External"/><Relationship Id="rId_hyperlink_2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7342" TargetMode="External"/><Relationship Id="rId_hyperlink_2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7343" TargetMode="External"/><Relationship Id="rId_hyperlink_2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7344" TargetMode="External"/><Relationship Id="rId_hyperlink_2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7345" TargetMode="External"/><Relationship Id="rId_hyperlink_2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7346" TargetMode="External"/><Relationship Id="rId_hyperlink_2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7347" TargetMode="External"/><Relationship Id="rId_hyperlink_2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7348" TargetMode="External"/><Relationship Id="rId_hyperlink_2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7349" TargetMode="External"/><Relationship Id="rId_hyperlink_2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7350" TargetMode="External"/><Relationship Id="rId_hyperlink_2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7351" TargetMode="External"/><Relationship Id="rId_hyperlink_2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7352" TargetMode="External"/><Relationship Id="rId_hyperlink_2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7353" TargetMode="External"/><Relationship Id="rId_hyperlink_2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7354" TargetMode="External"/><Relationship Id="rId_hyperlink_2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7355" TargetMode="External"/><Relationship Id="rId_hyperlink_2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7356" TargetMode="External"/><Relationship Id="rId_hyperlink_2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7357" TargetMode="External"/><Relationship Id="rId_hyperlink_2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7358" TargetMode="External"/><Relationship Id="rId_hyperlink_2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7359" TargetMode="External"/><Relationship Id="rId_hyperlink_2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7360" TargetMode="External"/><Relationship Id="rId_hyperlink_2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7361" TargetMode="External"/><Relationship Id="rId_hyperlink_2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7362" TargetMode="External"/><Relationship Id="rId_hyperlink_2605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7363" TargetMode="External"/><Relationship Id="rId_hyperlink_2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7364" TargetMode="External"/><Relationship Id="rId_hyperlink_2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7365" TargetMode="External"/><Relationship Id="rId_hyperlink_2608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7366" TargetMode="External"/><Relationship Id="rId_hyperlink_2609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7367" TargetMode="External"/><Relationship Id="rId_hyperlink_2610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7368" TargetMode="External"/><Relationship Id="rId_hyperlink_2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7369" TargetMode="External"/><Relationship Id="rId_hyperlink_2612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7370" TargetMode="External"/><Relationship Id="rId_hyperlink_2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4633" TargetMode="External"/><Relationship Id="rId_hyperlink_2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4632" TargetMode="External"/><Relationship Id="rId_hyperlink_2615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4554" TargetMode="External"/><Relationship Id="rId_hyperlink_2616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3889" TargetMode="External"/><Relationship Id="rId_hyperlink_2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4307" TargetMode="External"/><Relationship Id="rId_hyperlink_2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4031" TargetMode="External"/><Relationship Id="rId_hyperlink_2619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4014" TargetMode="External"/><Relationship Id="rId_hyperlink_2620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4297" TargetMode="External"/><Relationship Id="rId_hyperlink_2621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4774" TargetMode="External"/><Relationship Id="rId_hyperlink_2622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4348" TargetMode="External"/><Relationship Id="rId_hyperlink_2623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3885" TargetMode="External"/><Relationship Id="rId_hyperlink_2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4564" TargetMode="External"/><Relationship Id="rId_hyperlink_2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4615" TargetMode="External"/><Relationship Id="rId_hyperlink_2626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4245" TargetMode="External"/><Relationship Id="rId_hyperlink_2627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3949" TargetMode="External"/><Relationship Id="rId_hyperlink_2628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3794" TargetMode="External"/><Relationship Id="rId_hyperlink_2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4598" TargetMode="External"/><Relationship Id="rId_hyperlink_2630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4007" TargetMode="External"/><Relationship Id="rId_hyperlink_2631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4610" TargetMode="External"/><Relationship Id="rId_hyperlink_2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4172" TargetMode="External"/><Relationship Id="rId_hyperlink_2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4056" TargetMode="External"/><Relationship Id="rId_hyperlink_2634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4435" TargetMode="External"/><Relationship Id="rId_hyperlink_2635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4558" TargetMode="External"/><Relationship Id="rId_hyperlink_2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4592" TargetMode="External"/><Relationship Id="rId_hyperlink_2637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4596" TargetMode="External"/><Relationship Id="rId_hyperlink_2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4589" TargetMode="External"/><Relationship Id="rId_hyperlink_2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4590" TargetMode="External"/><Relationship Id="rId_hyperlink_2640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5161" TargetMode="External"/><Relationship Id="rId_hyperlink_2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5203" TargetMode="External"/><Relationship Id="rId_hyperlink_2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5190" TargetMode="External"/><Relationship Id="rId_hyperlink_2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5191" TargetMode="External"/><Relationship Id="rId_hyperlink_2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5192" TargetMode="External"/><Relationship Id="rId_hyperlink_2645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4059" TargetMode="External"/><Relationship Id="rId_hyperlink_2646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3004" TargetMode="External"/><Relationship Id="rId_hyperlink_2647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4076" TargetMode="External"/><Relationship Id="rId_hyperlink_2648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4581" TargetMode="External"/><Relationship Id="rId_hyperlink_2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4574" TargetMode="External"/><Relationship Id="rId_hyperlink_2650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4541" TargetMode="External"/><Relationship Id="rId_hyperlink_2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4542" TargetMode="External"/><Relationship Id="rId_hyperlink_2652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4580" TargetMode="External"/><Relationship Id="rId_hyperlink_2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4795" TargetMode="External"/><Relationship Id="rId_hyperlink_2654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4568" TargetMode="External"/><Relationship Id="rId_hyperlink_2655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4570" TargetMode="External"/><Relationship Id="rId_hyperlink_2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4571" TargetMode="External"/><Relationship Id="rId_hyperlink_2657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3656" TargetMode="External"/><Relationship Id="rId_hyperlink_2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4547" TargetMode="External"/><Relationship Id="rId_hyperlink_2659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4310" TargetMode="External"/><Relationship Id="rId_hyperlink_2660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4549" TargetMode="External"/><Relationship Id="rId_hyperlink_2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3846" TargetMode="External"/><Relationship Id="rId_hyperlink_2662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4146" TargetMode="External"/><Relationship Id="rId_hyperlink_2663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4263" TargetMode="External"/><Relationship Id="rId_hyperlink_2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3875" TargetMode="External"/><Relationship Id="rId_hyperlink_2665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4516" TargetMode="External"/><Relationship Id="rId_hyperlink_2666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4517" TargetMode="External"/><Relationship Id="rId_hyperlink_2667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4273" TargetMode="External"/><Relationship Id="rId_hyperlink_2668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4309" TargetMode="External"/><Relationship Id="rId_hyperlink_2669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6389" TargetMode="External"/><Relationship Id="rId_hyperlink_2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4397" TargetMode="External"/><Relationship Id="rId_hyperlink_2671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4444" TargetMode="External"/><Relationship Id="rId_hyperlink_2672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4448" TargetMode="External"/><Relationship Id="rId_hyperlink_2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4509" TargetMode="External"/><Relationship Id="rId_hyperlink_2674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4510" TargetMode="External"/><Relationship Id="rId_hyperlink_2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4270" TargetMode="External"/><Relationship Id="rId_hyperlink_2676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4323" TargetMode="External"/><Relationship Id="rId_hyperlink_2677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3842" TargetMode="External"/><Relationship Id="rId_hyperlink_2678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4402" TargetMode="External"/><Relationship Id="rId_hyperlink_2679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4492" TargetMode="External"/><Relationship Id="rId_hyperlink_2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4497" TargetMode="External"/><Relationship Id="rId_hyperlink_2681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4498" TargetMode="External"/><Relationship Id="rId_hyperlink_2682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4395" TargetMode="External"/><Relationship Id="rId_hyperlink_2683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3741" TargetMode="External"/><Relationship Id="rId_hyperlink_2684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4189" TargetMode="External"/><Relationship Id="rId_hyperlink_2685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4505" TargetMode="External"/><Relationship Id="rId_hyperlink_2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4480" TargetMode="External"/><Relationship Id="rId_hyperlink_2687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4486" TargetMode="External"/><Relationship Id="rId_hyperlink_2688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4471" TargetMode="External"/><Relationship Id="rId_hyperlink_2689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4476" TargetMode="External"/><Relationship Id="rId_hyperlink_2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4475" TargetMode="External"/><Relationship Id="rId_hyperlink_2691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4473" TargetMode="External"/><Relationship Id="rId_hyperlink_2692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4367" TargetMode="External"/><Relationship Id="rId_hyperlink_2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4455" TargetMode="External"/><Relationship Id="rId_hyperlink_2694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4443" TargetMode="External"/><Relationship Id="rId_hyperlink_2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4436" TargetMode="External"/><Relationship Id="rId_hyperlink_2696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5732" TargetMode="External"/><Relationship Id="rId_hyperlink_2697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5733" TargetMode="External"/><Relationship Id="rId_hyperlink_2698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5734" TargetMode="External"/><Relationship Id="rId_hyperlink_2699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5735" TargetMode="External"/><Relationship Id="rId_hyperlink_2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5736" TargetMode="External"/><Relationship Id="rId_hyperlink_2701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5737" TargetMode="External"/><Relationship Id="rId_hyperlink_2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5738" TargetMode="External"/><Relationship Id="rId_hyperlink_2703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5739" TargetMode="External"/><Relationship Id="rId_hyperlink_2704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5740" TargetMode="External"/><Relationship Id="rId_hyperlink_2705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5741" TargetMode="External"/><Relationship Id="rId_hyperlink_2706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5742" TargetMode="External"/><Relationship Id="rId_hyperlink_2707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5743" TargetMode="External"/><Relationship Id="rId_hyperlink_2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5744" TargetMode="External"/><Relationship Id="rId_hyperlink_2709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5746" TargetMode="External"/><Relationship Id="rId_hyperlink_2710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5747" TargetMode="External"/><Relationship Id="rId_hyperlink_2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5748" TargetMode="External"/><Relationship Id="rId_hyperlink_2712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5749" TargetMode="External"/><Relationship Id="rId_hyperlink_2713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5750" TargetMode="External"/><Relationship Id="rId_hyperlink_2714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5751" TargetMode="External"/><Relationship Id="rId_hyperlink_2715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5752" TargetMode="External"/><Relationship Id="rId_hyperlink_2716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5753" TargetMode="External"/><Relationship Id="rId_hyperlink_2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5754" TargetMode="External"/><Relationship Id="rId_hyperlink_2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5755" TargetMode="External"/><Relationship Id="rId_hyperlink_2719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5756" TargetMode="External"/><Relationship Id="rId_hyperlink_2720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5757" TargetMode="External"/><Relationship Id="rId_hyperlink_2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5758" TargetMode="External"/><Relationship Id="rId_hyperlink_2722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5759" TargetMode="External"/><Relationship Id="rId_hyperlink_2723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5760" TargetMode="External"/><Relationship Id="rId_hyperlink_2724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5761" TargetMode="External"/><Relationship Id="rId_hyperlink_2725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5762" TargetMode="External"/><Relationship Id="rId_hyperlink_2726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5763" TargetMode="External"/><Relationship Id="rId_hyperlink_2727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5764" TargetMode="External"/><Relationship Id="rId_hyperlink_2728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5765" TargetMode="External"/><Relationship Id="rId_hyperlink_2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5766" TargetMode="External"/><Relationship Id="rId_hyperlink_2730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5767" TargetMode="External"/><Relationship Id="rId_hyperlink_2731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5768" TargetMode="External"/><Relationship Id="rId_hyperlink_2732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5769" TargetMode="External"/><Relationship Id="rId_hyperlink_2733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5770" TargetMode="External"/><Relationship Id="rId_hyperlink_2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5771" TargetMode="External"/><Relationship Id="rId_hyperlink_2735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5772" TargetMode="External"/><Relationship Id="rId_hyperlink_2736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5773" TargetMode="External"/><Relationship Id="rId_hyperlink_2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5774" TargetMode="External"/><Relationship Id="rId_hyperlink_2738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5775" TargetMode="External"/><Relationship Id="rId_hyperlink_2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5776" TargetMode="External"/><Relationship Id="rId_hyperlink_2740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5777" TargetMode="External"/><Relationship Id="rId_hyperlink_2741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5778" TargetMode="External"/><Relationship Id="rId_hyperlink_2742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5779" TargetMode="External"/><Relationship Id="rId_hyperlink_2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5780" TargetMode="External"/><Relationship Id="rId_hyperlink_2744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5781" TargetMode="External"/><Relationship Id="rId_hyperlink_2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5782" TargetMode="External"/><Relationship Id="rId_hyperlink_2746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5783" TargetMode="External"/><Relationship Id="rId_hyperlink_2747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5784" TargetMode="External"/><Relationship Id="rId_hyperlink_2748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5785" TargetMode="External"/><Relationship Id="rId_hyperlink_2749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5786" TargetMode="External"/><Relationship Id="rId_hyperlink_2750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5787" TargetMode="External"/><Relationship Id="rId_hyperlink_2751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5788" TargetMode="External"/><Relationship Id="rId_hyperlink_2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5789" TargetMode="External"/><Relationship Id="rId_hyperlink_2753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5790" TargetMode="External"/><Relationship Id="rId_hyperlink_2754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5791" TargetMode="External"/><Relationship Id="rId_hyperlink_2755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5792" TargetMode="External"/><Relationship Id="rId_hyperlink_2756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5793" TargetMode="External"/><Relationship Id="rId_hyperlink_2757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6388" TargetMode="External"/><Relationship Id="rId_hyperlink_2758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5745" TargetMode="External"/><Relationship Id="rId_hyperlink_2759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3921" TargetMode="External"/><Relationship Id="rId_hyperlink_2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4248" TargetMode="External"/><Relationship Id="rId_hyperlink_2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8090" TargetMode="External"/><Relationship Id="rId_hyperlink_2762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4128" TargetMode="External"/><Relationship Id="rId_hyperlink_2763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4129" TargetMode="External"/><Relationship Id="rId_hyperlink_2764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3744" TargetMode="External"/><Relationship Id="rId_hyperlink_2765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4366" TargetMode="External"/><Relationship Id="rId_hyperlink_2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4410" TargetMode="External"/><Relationship Id="rId_hyperlink_2767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1437" TargetMode="External"/><Relationship Id="rId_hyperlink_2768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4364" TargetMode="External"/><Relationship Id="rId_hyperlink_2769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4365" TargetMode="External"/><Relationship Id="rId_hyperlink_2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4384" TargetMode="External"/><Relationship Id="rId_hyperlink_2771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4388" TargetMode="External"/><Relationship Id="rId_hyperlink_2772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4389" TargetMode="External"/><Relationship Id="rId_hyperlink_2773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4379" TargetMode="External"/><Relationship Id="rId_hyperlink_2774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1322" TargetMode="External"/><Relationship Id="rId_hyperlink_2775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1307" TargetMode="External"/><Relationship Id="rId_hyperlink_2776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3868" TargetMode="External"/><Relationship Id="rId_hyperlink_2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4316" TargetMode="External"/><Relationship Id="rId_hyperlink_2778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4314" TargetMode="External"/><Relationship Id="rId_hyperlink_2779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4304" TargetMode="External"/><Relationship Id="rId_hyperlink_2780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4293" TargetMode="External"/><Relationship Id="rId_hyperlink_2781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1305" TargetMode="External"/><Relationship Id="rId_hyperlink_2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4279" TargetMode="External"/><Relationship Id="rId_hyperlink_2784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4264" TargetMode="External"/><Relationship Id="rId_hyperlink_2785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4265" TargetMode="External"/><Relationship Id="rId_hyperlink_2786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6394" TargetMode="External"/><Relationship Id="rId_hyperlink_2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6395" TargetMode="External"/><Relationship Id="rId_hyperlink_2788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4171" TargetMode="External"/><Relationship Id="rId_hyperlink_2789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3871" TargetMode="External"/><Relationship Id="rId_hyperlink_2790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1325" TargetMode="External"/><Relationship Id="rId_hyperlink_2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3927" TargetMode="External"/><Relationship Id="rId_hyperlink_2792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3916" TargetMode="External"/><Relationship Id="rId_hyperlink_2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3900" TargetMode="External"/><Relationship Id="rId_hyperlink_2794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3902" TargetMode="External"/><Relationship Id="rId_hyperlink_2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6874" TargetMode="External"/><Relationship Id="rId_hyperlink_2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6875" TargetMode="External"/><Relationship Id="rId_hyperlink_2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6876" TargetMode="External"/><Relationship Id="rId_hyperlink_2798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6877" TargetMode="External"/><Relationship Id="rId_hyperlink_2799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6878" TargetMode="External"/><Relationship Id="rId_hyperlink_2800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4729" TargetMode="External"/><Relationship Id="rId_hyperlink_2801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6879" TargetMode="External"/><Relationship Id="rId_hyperlink_2802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6880" TargetMode="External"/><Relationship Id="rId_hyperlink_2803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6881" TargetMode="External"/><Relationship Id="rId_hyperlink_2804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4708" TargetMode="External"/><Relationship Id="rId_hyperlink_2805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6882" TargetMode="External"/><Relationship Id="rId_hyperlink_2806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6883" TargetMode="External"/><Relationship Id="rId_hyperlink_2807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6884" TargetMode="External"/><Relationship Id="rId_hyperlink_2808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6885" TargetMode="External"/><Relationship Id="rId_hyperlink_2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6886" TargetMode="External"/><Relationship Id="rId_hyperlink_2810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4709" TargetMode="External"/><Relationship Id="rId_hyperlink_2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6887" TargetMode="External"/><Relationship Id="rId_hyperlink_2812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6888" TargetMode="External"/><Relationship Id="rId_hyperlink_2813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6889" TargetMode="External"/><Relationship Id="rId_hyperlink_2814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6890" TargetMode="External"/><Relationship Id="rId_hyperlink_2815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6891" TargetMode="External"/><Relationship Id="rId_hyperlink_2816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4662" TargetMode="External"/><Relationship Id="rId_hyperlink_2817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6892" TargetMode="External"/><Relationship Id="rId_hyperlink_2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6893" TargetMode="External"/><Relationship Id="rId_hyperlink_2819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4661" TargetMode="External"/><Relationship Id="rId_hyperlink_2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5623" TargetMode="External"/><Relationship Id="rId_hyperlink_2821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6894" TargetMode="External"/><Relationship Id="rId_hyperlink_2822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4660" TargetMode="External"/><Relationship Id="rId_hyperlink_2823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5624" TargetMode="External"/><Relationship Id="rId_hyperlink_2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6895" TargetMode="External"/><Relationship Id="rId_hyperlink_2825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5625" TargetMode="External"/><Relationship Id="rId_hyperlink_2826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6896" TargetMode="External"/><Relationship Id="rId_hyperlink_2827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5626" TargetMode="External"/><Relationship Id="rId_hyperlink_2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6897" TargetMode="External"/><Relationship Id="rId_hyperlink_2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6898" TargetMode="External"/><Relationship Id="rId_hyperlink_2830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4710" TargetMode="External"/><Relationship Id="rId_hyperlink_2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5628" TargetMode="External"/><Relationship Id="rId_hyperlink_2832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6899" TargetMode="External"/><Relationship Id="rId_hyperlink_2833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4711" TargetMode="External"/><Relationship Id="rId_hyperlink_2834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5629" TargetMode="External"/><Relationship Id="rId_hyperlink_2835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6900" TargetMode="External"/><Relationship Id="rId_hyperlink_2836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4713" TargetMode="External"/><Relationship Id="rId_hyperlink_2837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5630" TargetMode="External"/><Relationship Id="rId_hyperlink_2838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6901" TargetMode="External"/><Relationship Id="rId_hyperlink_2839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4714" TargetMode="External"/><Relationship Id="rId_hyperlink_2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5631" TargetMode="External"/><Relationship Id="rId_hyperlink_2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6902" TargetMode="External"/><Relationship Id="rId_hyperlink_2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4726" TargetMode="External"/><Relationship Id="rId_hyperlink_2843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6903" TargetMode="External"/><Relationship Id="rId_hyperlink_2844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4715" TargetMode="External"/><Relationship Id="rId_hyperlink_2845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5633" TargetMode="External"/><Relationship Id="rId_hyperlink_2846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6904" TargetMode="External"/><Relationship Id="rId_hyperlink_2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4659" TargetMode="External"/><Relationship Id="rId_hyperlink_2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4718" TargetMode="External"/><Relationship Id="rId_hyperlink_2849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6905" TargetMode="External"/><Relationship Id="rId_hyperlink_2850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5635" TargetMode="External"/><Relationship Id="rId_hyperlink_2851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6906" TargetMode="External"/><Relationship Id="rId_hyperlink_2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6907" TargetMode="External"/><Relationship Id="rId_hyperlink_2853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5637" TargetMode="External"/><Relationship Id="rId_hyperlink_2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6908" TargetMode="External"/><Relationship Id="rId_hyperlink_2855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5638" TargetMode="External"/><Relationship Id="rId_hyperlink_2856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6909" TargetMode="External"/><Relationship Id="rId_hyperlink_2857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6910" TargetMode="External"/><Relationship Id="rId_hyperlink_2858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6911" TargetMode="External"/><Relationship Id="rId_hyperlink_2859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6912" TargetMode="External"/><Relationship Id="rId_hyperlink_2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6913" TargetMode="External"/><Relationship Id="rId_hyperlink_2861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5643" TargetMode="External"/><Relationship Id="rId_hyperlink_2862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6914" TargetMode="External"/><Relationship Id="rId_hyperlink_2863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4717" TargetMode="External"/><Relationship Id="rId_hyperlink_2864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5644" TargetMode="External"/><Relationship Id="rId_hyperlink_2865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6915" TargetMode="External"/><Relationship Id="rId_hyperlink_2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4776" TargetMode="External"/><Relationship Id="rId_hyperlink_2867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5645" TargetMode="External"/><Relationship Id="rId_hyperlink_2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6916" TargetMode="External"/><Relationship Id="rId_hyperlink_2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5646" TargetMode="External"/><Relationship Id="rId_hyperlink_2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6917" TargetMode="External"/><Relationship Id="rId_hyperlink_2871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4716" TargetMode="External"/><Relationship Id="rId_hyperlink_2872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6918" TargetMode="External"/><Relationship Id="rId_hyperlink_2873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6919" TargetMode="External"/><Relationship Id="rId_hyperlink_2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5667" TargetMode="External"/><Relationship Id="rId_hyperlink_2875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4728" TargetMode="External"/><Relationship Id="rId_hyperlink_2876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4669" TargetMode="External"/><Relationship Id="rId_hyperlink_2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4697" TargetMode="External"/><Relationship Id="rId_hyperlink_2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4154" TargetMode="External"/><Relationship Id="rId_hyperlink_2879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4702" TargetMode="External"/><Relationship Id="rId_hyperlink_2880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4650" TargetMode="External"/><Relationship Id="rId_hyperlink_2881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5699" TargetMode="External"/><Relationship Id="rId_hyperlink_2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5700" TargetMode="External"/><Relationship Id="rId_hyperlink_2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5701" TargetMode="External"/><Relationship Id="rId_hyperlink_2884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5702" TargetMode="External"/><Relationship Id="rId_hyperlink_2885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5703" TargetMode="External"/><Relationship Id="rId_hyperlink_2886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5704" TargetMode="External"/><Relationship Id="rId_hyperlink_2887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5705" TargetMode="External"/><Relationship Id="rId_hyperlink_2888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4670" TargetMode="External"/><Relationship Id="rId_hyperlink_2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5706" TargetMode="External"/><Relationship Id="rId_hyperlink_2890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5707" TargetMode="External"/><Relationship Id="rId_hyperlink_2891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5708" TargetMode="External"/><Relationship Id="rId_hyperlink_2892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5709" TargetMode="External"/><Relationship Id="rId_hyperlink_2893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5710" TargetMode="External"/><Relationship Id="rId_hyperlink_2894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5711" TargetMode="External"/><Relationship Id="rId_hyperlink_2895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5712" TargetMode="External"/><Relationship Id="rId_hyperlink_2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5713" TargetMode="External"/><Relationship Id="rId_hyperlink_2897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5714" TargetMode="External"/><Relationship Id="rId_hyperlink_2898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5715" TargetMode="External"/><Relationship Id="rId_hyperlink_2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4699" TargetMode="External"/><Relationship Id="rId_hyperlink_2900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5716" TargetMode="External"/><Relationship Id="rId_hyperlink_2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5717" TargetMode="External"/><Relationship Id="rId_hyperlink_2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6988" TargetMode="External"/><Relationship Id="rId_hyperlink_2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4698" TargetMode="External"/><Relationship Id="rId_hyperlink_2904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5718" TargetMode="External"/><Relationship Id="rId_hyperlink_2905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6989" TargetMode="External"/><Relationship Id="rId_hyperlink_2906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4656" TargetMode="External"/><Relationship Id="rId_hyperlink_2907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4719" TargetMode="External"/><Relationship Id="rId_hyperlink_2908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5719" TargetMode="External"/><Relationship Id="rId_hyperlink_2909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6990" TargetMode="External"/><Relationship Id="rId_hyperlink_2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4663" TargetMode="External"/><Relationship Id="rId_hyperlink_2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6992" TargetMode="External"/><Relationship Id="rId_hyperlink_2912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6993" TargetMode="External"/><Relationship Id="rId_hyperlink_2913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6994" TargetMode="External"/><Relationship Id="rId_hyperlink_2914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6995" TargetMode="External"/><Relationship Id="rId_hyperlink_2915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6996" TargetMode="External"/><Relationship Id="rId_hyperlink_2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6997" TargetMode="External"/><Relationship Id="rId_hyperlink_2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6998" TargetMode="External"/><Relationship Id="rId_hyperlink_2918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6999" TargetMode="External"/><Relationship Id="rId_hyperlink_2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7000" TargetMode="External"/><Relationship Id="rId_hyperlink_2920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7001" TargetMode="External"/><Relationship Id="rId_hyperlink_2921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7002" TargetMode="External"/><Relationship Id="rId_hyperlink_2922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7003" TargetMode="External"/><Relationship Id="rId_hyperlink_2923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7004" TargetMode="External"/><Relationship Id="rId_hyperlink_2924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7005" TargetMode="External"/><Relationship Id="rId_hyperlink_2925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7006" TargetMode="External"/><Relationship Id="rId_hyperlink_2926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4657" TargetMode="External"/><Relationship Id="rId_hyperlink_2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7007" TargetMode="External"/><Relationship Id="rId_hyperlink_2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7008" TargetMode="External"/><Relationship Id="rId_hyperlink_2929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7009" TargetMode="External"/><Relationship Id="rId_hyperlink_2930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4671" TargetMode="External"/><Relationship Id="rId_hyperlink_2931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4721" TargetMode="External"/><Relationship Id="rId_hyperlink_2932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4701" TargetMode="External"/><Relationship Id="rId_hyperlink_2933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4704" TargetMode="External"/><Relationship Id="rId_hyperlink_2934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4682" TargetMode="External"/><Relationship Id="rId_hyperlink_2935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5189" TargetMode="External"/><Relationship Id="rId_hyperlink_2936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4705" TargetMode="External"/><Relationship Id="rId_hyperlink_2937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4664" TargetMode="External"/><Relationship Id="rId_hyperlink_2938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4706" TargetMode="External"/><Relationship Id="rId_hyperlink_2939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4707" TargetMode="External"/><Relationship Id="rId_hyperlink_2940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4712" TargetMode="External"/><Relationship Id="rId_hyperlink_2941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6833" TargetMode="External"/><Relationship Id="rId_hyperlink_2942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6834" TargetMode="External"/><Relationship Id="rId_hyperlink_2943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6835" TargetMode="External"/><Relationship Id="rId_hyperlink_2944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6836" TargetMode="External"/><Relationship Id="rId_hyperlink_2945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4665" TargetMode="External"/><Relationship Id="rId_hyperlink_2946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6837" TargetMode="External"/><Relationship Id="rId_hyperlink_2947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6838" TargetMode="External"/><Relationship Id="rId_hyperlink_2948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6839" TargetMode="External"/><Relationship Id="rId_hyperlink_2949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6840" TargetMode="External"/><Relationship Id="rId_hyperlink_2950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6841" TargetMode="External"/><Relationship Id="rId_hyperlink_2951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6842" TargetMode="External"/><Relationship Id="rId_hyperlink_2952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6843" TargetMode="External"/><Relationship Id="rId_hyperlink_2953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6844" TargetMode="External"/><Relationship Id="rId_hyperlink_2954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6845" TargetMode="External"/><Relationship Id="rId_hyperlink_2955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6846" TargetMode="External"/><Relationship Id="rId_hyperlink_2956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6847" TargetMode="External"/><Relationship Id="rId_hyperlink_2957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6848" TargetMode="External"/><Relationship Id="rId_hyperlink_2958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6849" TargetMode="External"/><Relationship Id="rId_hyperlink_2959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4730" TargetMode="External"/><Relationship Id="rId_hyperlink_2960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6850" TargetMode="External"/><Relationship Id="rId_hyperlink_2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6851" TargetMode="External"/><Relationship Id="rId_hyperlink_2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6852" TargetMode="External"/><Relationship Id="rId_hyperlink_2963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6853" TargetMode="External"/><Relationship Id="rId_hyperlink_2964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6854" TargetMode="External"/><Relationship Id="rId_hyperlink_2965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6855" TargetMode="External"/><Relationship Id="rId_hyperlink_2966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6856" TargetMode="External"/><Relationship Id="rId_hyperlink_2967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6857" TargetMode="External"/><Relationship Id="rId_hyperlink_2968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6858" TargetMode="External"/><Relationship Id="rId_hyperlink_2969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6859" TargetMode="External"/><Relationship Id="rId_hyperlink_2970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6860" TargetMode="External"/><Relationship Id="rId_hyperlink_2971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6861" TargetMode="External"/><Relationship Id="rId_hyperlink_2972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6862" TargetMode="External"/><Relationship Id="rId_hyperlink_2973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6863" TargetMode="External"/><Relationship Id="rId_hyperlink_2974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6864" TargetMode="External"/><Relationship Id="rId_hyperlink_2975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6865" TargetMode="External"/><Relationship Id="rId_hyperlink_2976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6866" TargetMode="External"/><Relationship Id="rId_hyperlink_2977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6867" TargetMode="External"/><Relationship Id="rId_hyperlink_2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6868" TargetMode="External"/><Relationship Id="rId_hyperlink_2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6869" TargetMode="External"/><Relationship Id="rId_hyperlink_2980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6870" TargetMode="External"/><Relationship Id="rId_hyperlink_2981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6871" TargetMode="External"/><Relationship Id="rId_hyperlink_2982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6872" TargetMode="External"/><Relationship Id="rId_hyperlink_2983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6873" TargetMode="External"/><Relationship Id="rId_hyperlink_2984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4067" TargetMode="External"/><Relationship Id="rId_hyperlink_2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4068" TargetMode="External"/><Relationship Id="rId_hyperlink_2986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5304" TargetMode="External"/><Relationship Id="rId_hyperlink_2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4069" TargetMode="External"/><Relationship Id="rId_hyperlink_2988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4321" TargetMode="External"/><Relationship Id="rId_hyperlink_2989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4322" TargetMode="External"/><Relationship Id="rId_hyperlink_2990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4647" TargetMode="External"/><Relationship Id="rId_hyperlink_2991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4634" TargetMode="External"/><Relationship Id="rId_hyperlink_2992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4088" TargetMode="External"/><Relationship Id="rId_hyperlink_2993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6390" TargetMode="External"/><Relationship Id="rId_hyperlink_2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6393" TargetMode="External"/><Relationship Id="rId_hyperlink_2995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4099" TargetMode="External"/><Relationship Id="rId_hyperlink_2996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3002" TargetMode="External"/><Relationship Id="rId_hyperlink_2997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5258" TargetMode="External"/><Relationship Id="rId_hyperlink_2998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3039" TargetMode="External"/><Relationship Id="rId_hyperlink_2999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5343" TargetMode="External"/><Relationship Id="rId_hyperlink_3000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3862" TargetMode="External"/><Relationship Id="rId_hyperlink_3001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4111" TargetMode="External"/><Relationship Id="rId_hyperlink_3002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3864" TargetMode="External"/><Relationship Id="rId_hyperlink_3003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5393" TargetMode="External"/><Relationship Id="rId_hyperlink_3004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5653" TargetMode="External"/><Relationship Id="rId_hyperlink_3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5654" TargetMode="External"/><Relationship Id="rId_hyperlink_3006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5655" TargetMode="External"/><Relationship Id="rId_hyperlink_3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5656" TargetMode="External"/><Relationship Id="rId_hyperlink_3008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5657" TargetMode="External"/><Relationship Id="rId_hyperlink_3009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4119" TargetMode="External"/><Relationship Id="rId_hyperlink_3010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5354" TargetMode="External"/><Relationship Id="rId_hyperlink_3011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5268" TargetMode="External"/><Relationship Id="rId_hyperlink_3012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3305" TargetMode="External"/><Relationship Id="rId_hyperlink_3013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4370" TargetMode="External"/><Relationship Id="rId_hyperlink_3014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5108" TargetMode="External"/><Relationship Id="rId_hyperlink_3015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5267" TargetMode="External"/><Relationship Id="rId_hyperlink_3016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3419" TargetMode="External"/><Relationship Id="rId_hyperlink_3017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3883" TargetMode="External"/><Relationship Id="rId_hyperlink_3018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3437" TargetMode="External"/><Relationship Id="rId_hyperlink_3019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3887" TargetMode="External"/><Relationship Id="rId_hyperlink_3020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4134" TargetMode="External"/><Relationship Id="rId_hyperlink_3021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4137" TargetMode="External"/><Relationship Id="rId_hyperlink_3022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4138" TargetMode="External"/><Relationship Id="rId_hyperlink_3023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4140" TargetMode="External"/><Relationship Id="rId_hyperlink_3024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3533" TargetMode="External"/><Relationship Id="rId_hyperlink_3025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3617" TargetMode="External"/><Relationship Id="rId_hyperlink_3026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4145" TargetMode="External"/><Relationship Id="rId_hyperlink_3027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4648" TargetMode="External"/><Relationship Id="rId_hyperlink_3028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4392" TargetMode="External"/><Relationship Id="rId_hyperlink_3029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4148" TargetMode="External"/><Relationship Id="rId_hyperlink_3030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4149" TargetMode="External"/><Relationship Id="rId_hyperlink_3031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4150" TargetMode="External"/><Relationship Id="rId_hyperlink_3032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3679" TargetMode="External"/><Relationship Id="rId_hyperlink_3033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3908" TargetMode="External"/><Relationship Id="rId_hyperlink_3034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3912" TargetMode="External"/><Relationship Id="rId_hyperlink_3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3913" TargetMode="External"/><Relationship Id="rId_hyperlink_3036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3730" TargetMode="External"/><Relationship Id="rId_hyperlink_3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4412" TargetMode="External"/><Relationship Id="rId_hyperlink_3038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4413" TargetMode="External"/><Relationship Id="rId_hyperlink_3039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3920" TargetMode="External"/><Relationship Id="rId_hyperlink_3040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3734" TargetMode="External"/><Relationship Id="rId_hyperlink_3041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3735" TargetMode="External"/><Relationship Id="rId_hyperlink_3042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3924" TargetMode="External"/><Relationship Id="rId_hyperlink_3043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6728" TargetMode="External"/><Relationship Id="rId_hyperlink_3044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4696" TargetMode="External"/><Relationship Id="rId_hyperlink_3045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3925" TargetMode="External"/><Relationship Id="rId_hyperlink_3046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6729" TargetMode="External"/><Relationship Id="rId_hyperlink_3047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4421" TargetMode="External"/><Relationship Id="rId_hyperlink_3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6730" TargetMode="External"/><Relationship Id="rId_hyperlink_3049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6731" TargetMode="External"/><Relationship Id="rId_hyperlink_3050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6987" TargetMode="External"/><Relationship Id="rId_hyperlink_3051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6732" TargetMode="External"/><Relationship Id="rId_hyperlink_3052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7244" TargetMode="External"/><Relationship Id="rId_hyperlink_3053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6733" TargetMode="External"/><Relationship Id="rId_hyperlink_3054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6734" TargetMode="External"/><Relationship Id="rId_hyperlink_3055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6735" TargetMode="External"/><Relationship Id="rId_hyperlink_3056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6991" TargetMode="External"/><Relationship Id="rId_hyperlink_3057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4427" TargetMode="External"/><Relationship Id="rId_hyperlink_3058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6736" TargetMode="External"/><Relationship Id="rId_hyperlink_3059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6737" TargetMode="External"/><Relationship Id="rId_hyperlink_3060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6738" TargetMode="External"/><Relationship Id="rId_hyperlink_3061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6739" TargetMode="External"/><Relationship Id="rId_hyperlink_3062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6740" TargetMode="External"/><Relationship Id="rId_hyperlink_3063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3937" TargetMode="External"/><Relationship Id="rId_hyperlink_3064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4186" TargetMode="External"/><Relationship Id="rId_hyperlink_3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6741" TargetMode="External"/><Relationship Id="rId_hyperlink_3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3938" TargetMode="External"/><Relationship Id="rId_hyperlink_3067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6742" TargetMode="External"/><Relationship Id="rId_hyperlink_3068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3939" TargetMode="External"/><Relationship Id="rId_hyperlink_3069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6743" TargetMode="External"/><Relationship Id="rId_hyperlink_3070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6744" TargetMode="External"/><Relationship Id="rId_hyperlink_3071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6745" TargetMode="External"/><Relationship Id="rId_hyperlink_3072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3942" TargetMode="External"/><Relationship Id="rId_hyperlink_3073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4191" TargetMode="External"/><Relationship Id="rId_hyperlink_3074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6746" TargetMode="External"/><Relationship Id="rId_hyperlink_3075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6747" TargetMode="External"/><Relationship Id="rId_hyperlink_3076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3944" TargetMode="External"/><Relationship Id="rId_hyperlink_3077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6748" TargetMode="External"/><Relationship Id="rId_hyperlink_3078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4194" TargetMode="External"/><Relationship Id="rId_hyperlink_3079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6749" TargetMode="External"/><Relationship Id="rId_hyperlink_3080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3946" TargetMode="External"/><Relationship Id="rId_hyperlink_3081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6750" TargetMode="External"/><Relationship Id="rId_hyperlink_3082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6751" TargetMode="External"/><Relationship Id="rId_hyperlink_3083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6752" TargetMode="External"/><Relationship Id="rId_hyperlink_3084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4198" TargetMode="External"/><Relationship Id="rId_hyperlink_3085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6753" TargetMode="External"/><Relationship Id="rId_hyperlink_3086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6754" TargetMode="External"/><Relationship Id="rId_hyperlink_3087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4200" TargetMode="External"/><Relationship Id="rId_hyperlink_3088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4446" TargetMode="External"/><Relationship Id="rId_hyperlink_3089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6755" TargetMode="External"/><Relationship Id="rId_hyperlink_3090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4447" TargetMode="External"/><Relationship Id="rId_hyperlink_3091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6756" TargetMode="External"/><Relationship Id="rId_hyperlink_3092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6757" TargetMode="External"/><Relationship Id="rId_hyperlink_3093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6758" TargetMode="External"/><Relationship Id="rId_hyperlink_3094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5340" TargetMode="External"/><Relationship Id="rId_hyperlink_3095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6759" TargetMode="External"/><Relationship Id="rId_hyperlink_3096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3956" TargetMode="External"/><Relationship Id="rId_hyperlink_3097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6760" TargetMode="External"/><Relationship Id="rId_hyperlink_3098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5341" TargetMode="External"/><Relationship Id="rId_hyperlink_3099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6761" TargetMode="External"/><Relationship Id="rId_hyperlink_3100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4453" TargetMode="External"/><Relationship Id="rId_hyperlink_3101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6762" TargetMode="External"/><Relationship Id="rId_hyperlink_3102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4454" TargetMode="External"/><Relationship Id="rId_hyperlink_3103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6763" TargetMode="External"/><Relationship Id="rId_hyperlink_3104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6764" TargetMode="External"/><Relationship Id="rId_hyperlink_3105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6765" TargetMode="External"/><Relationship Id="rId_hyperlink_3106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6766" TargetMode="External"/><Relationship Id="rId_hyperlink_3107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3963" TargetMode="External"/><Relationship Id="rId_hyperlink_3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6767" TargetMode="External"/><Relationship Id="rId_hyperlink_3109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3964" TargetMode="External"/><Relationship Id="rId_hyperlink_3110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6768" TargetMode="External"/><Relationship Id="rId_hyperlink_3111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3965" TargetMode="External"/><Relationship Id="rId_hyperlink_3112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3218" TargetMode="External"/><Relationship Id="rId_hyperlink_3113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6769" TargetMode="External"/><Relationship Id="rId_hyperlink_3114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6770" TargetMode="External"/><Relationship Id="rId_hyperlink_3115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3967" TargetMode="External"/><Relationship Id="rId_hyperlink_3116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6771" TargetMode="External"/><Relationship Id="rId_hyperlink_3117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3968" TargetMode="External"/><Relationship Id="rId_hyperlink_3118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5397" TargetMode="External"/><Relationship Id="rId_hyperlink_3119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6772" TargetMode="External"/><Relationship Id="rId_hyperlink_3120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3969" TargetMode="External"/><Relationship Id="rId_hyperlink_3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6773" TargetMode="External"/><Relationship Id="rId_hyperlink_3122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3970" TargetMode="External"/><Relationship Id="rId_hyperlink_3123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3971" TargetMode="External"/><Relationship Id="rId_hyperlink_3124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5159" TargetMode="External"/><Relationship Id="rId_hyperlink_3125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3979" TargetMode="External"/><Relationship Id="rId_hyperlink_3126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5160" TargetMode="External"/><Relationship Id="rId_hyperlink_3127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3882" TargetMode="External"/><Relationship Id="rId_hyperlink_3128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4236" TargetMode="External"/><Relationship Id="rId_hyperlink_3129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4479" TargetMode="External"/><Relationship Id="rId_hyperlink_3130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3996" TargetMode="External"/><Relationship Id="rId_hyperlink_3131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4249" TargetMode="External"/><Relationship Id="rId_hyperlink_3132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4004" TargetMode="External"/><Relationship Id="rId_hyperlink_3133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4252" TargetMode="External"/><Relationship Id="rId_hyperlink_3134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4005" TargetMode="External"/><Relationship Id="rId_hyperlink_3135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4756" TargetMode="External"/><Relationship Id="rId_hyperlink_3136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4008" TargetMode="External"/><Relationship Id="rId_hyperlink_3137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4679" TargetMode="External"/><Relationship Id="rId_hyperlink_3138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4506" TargetMode="External"/><Relationship Id="rId_hyperlink_3139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4016" TargetMode="External"/><Relationship Id="rId_hyperlink_3140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4271" TargetMode="External"/><Relationship Id="rId_hyperlink_3141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4274" TargetMode="External"/><Relationship Id="rId_hyperlink_3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7086" TargetMode="External"/><Relationship Id="rId_hyperlink_3143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4275" TargetMode="External"/><Relationship Id="rId_hyperlink_3144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4276" TargetMode="External"/><Relationship Id="rId_hyperlink_3145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4034" TargetMode="External"/><Relationship Id="rId_hyperlink_3146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4282" TargetMode="External"/><Relationship Id="rId_hyperlink_3147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4035" TargetMode="External"/><Relationship Id="rId_hyperlink_3148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4283" TargetMode="External"/><Relationship Id="rId_hyperlink_3149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4036" TargetMode="External"/><Relationship Id="rId_hyperlink_3150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4294" TargetMode="External"/><Relationship Id="rId_hyperlink_3151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4298" TargetMode="External"/><Relationship Id="rId_hyperlink_3152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4301" TargetMode="External"/><Relationship Id="rId_hyperlink_3153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4553" TargetMode="External"/><Relationship Id="rId_hyperlink_3154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5595" TargetMode="External"/><Relationship Id="rId_hyperlink_3155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5597" TargetMode="External"/><Relationship Id="rId_hyperlink_3156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5598" TargetMode="External"/><Relationship Id="rId_hyperlink_3157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5599" TargetMode="External"/><Relationship Id="rId_hyperlink_3158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4061" TargetMode="External"/><Relationship Id="rId_hyperlink_3159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5600" TargetMode="External"/></Relationships>
-[...47432 lines deleted...]
-</worksheet>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/products?page=5&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8161" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6535" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8128" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8112" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8127" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8118" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8119" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8120" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8113" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8114" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8115" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8116" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8121" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8122" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8123" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8124" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8125" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8126" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5334" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7211" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8109" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8111" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8110" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6939" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6538" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6030" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8099" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8100" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8101" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8102" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8103" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6029" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6031" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6032" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6034" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8108" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8093" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8094" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8095" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8096" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8091" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8092" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8097" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8098" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8105" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8087" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8007" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8008" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8009" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8010" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8011" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8012" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8013" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8014" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8015" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8016" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8017" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8018" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8019" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8020" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8021" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8022" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8023" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8024" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8025" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8026" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8027" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8028" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8029" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8030" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8031" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8032" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8033" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8034" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8035" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8036" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8037" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8038" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8039" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8040" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8041" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8042" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8043" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8044" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8045" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8046" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8047" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8048" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8049" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8050" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8051" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8052" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8053" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8054" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8055" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8056" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8057" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8058" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8059" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8060" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8061" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8062" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8063" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8064" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8065" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8066" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8067" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8068" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8069" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8070" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8071" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8072" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8073" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8074" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8075" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8076" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8077" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8078" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8079" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8080" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8081" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8082" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8083" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8000" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8001" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8002" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8003" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8004" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8005" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8006" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7992" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7993" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7994" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7995" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7996" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7997" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7998" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7999" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7938" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7935" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7936" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7937" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7932" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7933" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7934" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7931" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7928" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7929" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7930" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7941" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7942" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7943" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7944" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7945" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7946" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7914" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7915" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7916" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7917" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7918" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7919" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7920" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7921" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7922" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7923" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7924" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7925" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7926" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7927" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7947" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7948" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7949" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7950" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7951" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7952" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7953" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7954" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7955" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7956" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7957" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7958" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7959" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7960" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7961" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7962" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7963" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7964" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7965" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7966" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7967" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7968" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7969" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7970" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7972" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7973" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7974" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7975" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7976" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7977" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7978" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7979" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7980" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7981" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7982" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7983" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7984" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7985" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7986" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7987" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7988" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7939" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7940" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7909" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7910" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7911" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7904" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7906" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7907" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7903" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7908" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7905" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7685" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7706" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7899" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7900" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7901" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7902" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7830" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7840" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7660" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7661" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7662" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7663" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7664" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7665" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7696" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7697" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7698" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7699" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7695" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7700" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7701" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7702" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7703" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7704" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7705" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7707" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7764" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7765" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7766" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7761" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7762" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7763" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7786" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7787" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7788" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7750" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7751" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7752" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7798" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7799" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7800" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7801" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6416" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7738" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7739" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7740" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7741" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7742" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7743" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7780" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7781" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7782" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7783" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7784" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7785" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7755" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7756" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7757" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7758" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7759" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7760" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7774" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7775" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7776" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7777" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7778" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7779" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7802" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7803" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7804" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7805" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7806" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7807" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7808" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7792" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7793" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7794" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7795" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7796" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7797" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7767" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7768" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7769" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7770" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7771" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7772" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7773" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7790" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7791" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7744" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7745" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7746" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7747" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7748" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7749" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7753" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7754" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7720" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7721" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7722" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7723" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7724" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7725" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7726" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7727" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7728" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7729" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7730" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7731" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7732" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7733" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7734" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7735" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7708" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7709" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7710" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7711" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7712" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7713" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7714" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7715" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7716" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7717" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7718" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7719" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7836" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7837" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7838" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7839" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7841" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7842" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7834" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7832" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7833" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7826" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7828" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7829" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7831" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7835" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7824" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7825" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7817" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7823" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7673" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7894" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7895" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7896" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7897" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7898" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7891" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7892" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7893" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7674" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7675" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7676" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7678" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7679" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7680" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7681" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7809" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7810" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7811" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7812" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7879" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7880" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7881" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7883" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7884" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7885" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7886" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7887" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7888" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7889" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7890" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7990" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7991" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8089" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7658" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7659" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7650" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7651" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7652" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7653" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7654" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7655" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7656" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7657" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7648" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7649" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7647" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7683" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7684" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7690" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7692" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7694" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7667" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7668" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7669" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7682" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7671" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7672" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7688" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7689" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7686" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7691" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7693" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7670" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7737" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8084" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7666" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7736" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7644" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7645" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7646" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7633" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7789" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7874" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7875" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7876" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7877" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7863" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7864" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7865" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7866" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7867" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7868" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7869" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7870" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7871" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7872" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7873" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7859" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7860" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7861" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7862" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7850" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7851" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7852" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7853" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7854" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7855" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7856" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7857" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7858" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7843" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7844" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7845" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7846" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7847" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7848" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7849" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7815" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7818" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7819" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7820" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7821" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7822" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7637" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7642" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7638" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7639" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7640" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7641" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7636" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7643" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8162" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7237" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7634" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7631" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7632" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7507" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7511" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7513" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7514" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7515" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7516" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7517" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7510" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7508" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7506" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7175" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7607" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7606" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7589" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7590" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7592" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7593" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7594" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7595" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7601" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7602" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7603" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7604" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7605" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7585" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7586" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7587" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7588" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7596" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7597" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7598" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7599" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7600" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7608" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7609" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7610" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7611" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7612" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7613" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7614" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7616" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7617" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7618" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7619" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7620" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7615" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7519" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7520" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7521" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7522" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7523" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7524" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7525" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7526" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7527" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7528" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7529" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7545" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7546" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7543" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7544" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7547" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7548" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7553" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7552" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7551" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7554" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7549" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7550" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7556" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7557" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7558" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7559" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7560" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7561" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7562" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7530" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7575" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7576" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7577" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7578" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7579" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7580" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7536" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7537" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7538" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7539" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7540" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7541" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7542" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7581" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7584" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7583" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7574" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7565" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7566" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7567" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7568" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7569" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7570" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7571" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7572" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7573" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7531" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7532" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7533" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7534" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7535" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7563" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7564" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4971" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4972" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4973" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4974" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4975" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4976" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7491" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7492" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7493" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7494" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7497" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7498" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7499" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7500" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7501" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7502" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7503" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7504" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7505" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7490" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7621" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7622" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7623" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7624" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7625" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7626" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7627" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7628" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7629" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7630" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7488" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7489" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7478" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7475" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7476" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7477" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7479" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7480" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7481" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7482" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7483" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7484" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7485" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7486" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7487" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7465" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7466" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7467" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7468" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7469" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7269" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7270" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7273" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7274" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7275" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7268" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7265" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7254" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7257" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7258" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7259" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7260" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7261" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7262" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7264" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7245" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7246" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7247" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7248" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7249" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7250" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7251" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7252" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7253" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7452" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7453" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7454" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7421" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7422" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7423" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7424" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7451" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7432" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7433" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7255" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7256" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7263" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7266" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7267" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7425" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7434" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7435" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7426" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7427" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7428" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7431" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7472" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7473" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7460" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7471" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7474" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7418" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7419" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7462" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7463" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7455" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7456" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7457" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7458" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7420" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7436" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7411" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7412" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7414" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7415" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7429" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7430" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7470" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7437" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7438" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7439" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7440" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7441" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7442" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7443" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7444" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7445" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7446" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7447" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7448" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7449" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7450" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7386" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7387" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7388" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7389" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7390" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7391" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7392" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7393" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7394" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7395" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7396" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7397" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7398" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7399" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7400" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7401" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7402" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7403" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7404" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7371" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7372" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7373" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7374" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7375" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7376" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7377" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7378" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7379" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7380" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7381" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7382" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7383" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7384" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7405" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7406" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7407" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7408" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7409" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7410" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7416" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7417" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8104" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7243" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7221" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7215" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7216" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7217" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7218" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7219" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7214" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6214" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4280" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5934" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5920" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5926" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5928" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5935" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6215" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6216" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6217" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5923" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5924" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5930" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5932" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5933" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6219" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6221" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6359" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6360" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4563" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5919" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5925" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5927" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5929" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5063" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5064" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5266" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6364" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5058" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5065" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7206" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7208" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7209" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7210" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3915" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4418" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4877" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5592" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7200" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7201" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7202" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7203" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7204" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7205" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7207" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7198" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7225" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7227" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7194" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5692" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7188" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4126" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4135" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4188" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5194" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5195" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4531" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4115" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4136" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3926" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4533" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7187" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7178" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7179" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7180" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7181" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7182" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7184" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7185" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7186" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7173" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7174" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3917" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4022" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7168" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7169" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7170" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7167" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6363" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6365" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6366" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6367" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7142" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5364" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5363" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3982" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4375" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7028" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7032" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6362" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5921" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5922" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7165" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5918" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7117" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7089" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4620" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3397" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3471" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3624" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3665" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4511" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5308" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4687" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7144" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7140" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7163" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7164" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7149" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7150" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7152" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7153" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7154" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7155" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7156" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7158" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7159" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7160" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7161" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7162" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7145" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7146" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7147" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7148" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7151" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7157" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7171" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7172" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7138" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7139" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7129" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7130" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7131" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7132" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7128" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7197" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7137" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7133" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7134" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7135" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7136" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7125" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7126" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7127" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7118" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7120" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7121" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7122" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7114" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7115" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7116" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7110" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7111" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4332" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3974" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3990" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7113" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7106" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7107" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7109" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7108" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7094" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7095" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7096" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7097" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7098" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7099" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7100" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7101" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7102" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7103" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7104" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7105" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3872" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7091" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7092" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7093" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7088" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7082" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7083" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4983" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7087" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7084" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7085" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7078" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7079" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4895" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4901" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7059" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7060" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7074" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7075" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7076" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3178" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6398" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7055" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7056" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7057" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7071" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7070" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7058" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7072" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7066" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7067" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7068" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7069" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7064" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7065" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7073" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7063" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5396" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4807" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4430" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6399" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6400" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6403" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7031" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7027" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7029" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7030" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7017" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7018" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7019" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7020" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7021" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7022" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7023" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7024" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7025" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7026" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7010" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7011" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7012" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7013" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7014" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7015" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7016" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7045" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7046" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7047" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7048" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7049" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7042" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7043" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7044" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5236" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5237" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6953" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7040" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7041" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7035" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7036" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7037" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7038" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7039" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5142" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5143" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5152" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5153" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5154" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5155" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7034" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5141" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6920" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6401" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6402" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6958" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6938" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4113" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5246" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4258" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6947" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6948" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6949" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6952" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6942" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6946" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6941" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6943" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6944" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6945" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6950" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6830" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6826" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6827" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6828" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6829" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6815" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6816" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6817" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6818" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6819" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6820" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6821" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6822" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6823" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6824" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6825" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6809" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6810" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6811" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6812" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6813" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6814" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6800" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6801" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6802" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6803" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6804" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6805" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6806" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6807" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6808" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6925" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6831" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6832" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6646" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6930" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6931" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6932" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6933" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6934" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6935" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6936" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6921" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6922" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6923" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6924" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6926" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6927" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6928" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6929" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6683" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6684" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6685" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6679" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6680" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6681" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6682" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6715" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6716" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6717" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6718" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6719" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6720" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6721" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6722" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6723" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6724" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6725" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6726" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6702" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6703" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6704" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6705" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6706" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6707" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6708" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6709" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6710" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6711" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6712" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6713" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6688" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6689" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6690" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6691" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6692" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6693" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6694" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6695" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6696" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6697" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6698" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6699" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6700" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6701" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7166" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6714" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6727" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6618" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6612" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6613" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6614" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6615" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6616" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6617" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6607" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6608" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6609" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6610" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6611" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5315" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5316" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5317" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5322" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5325" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5326" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6687" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5311" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5312" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5314" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5320" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5321" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5319" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6622" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6621" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6674" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6675" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6676" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6677" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6671" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6672" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6673" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6651" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6652" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6653" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6654" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6655" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6656" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6657" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6658" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6659" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6660" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6661" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6662" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6663" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6664" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6665" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6666" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6667" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6668" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6669" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6670" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6631" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6632" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6633" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6634" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6635" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6636" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6637" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6638" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6639" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6640" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6641" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6642" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6643" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6644" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6645" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6647" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6648" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6649" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6650" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6678" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6600" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6601" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6597" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6598" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6599" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6629" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6630" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6605" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6606" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6555" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6603" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6602" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6595" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6596" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6590" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6591" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6592" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6593" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6594" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6588" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6589" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6574" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6575" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6577" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6578" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6579" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6580" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6581" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6582" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6583" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6587" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6584" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6585" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6586" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6558" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6559" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6560" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6561" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6562" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6567" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6568" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6569" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6570" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6571" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6563" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6565" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6566" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6556" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6557" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6484" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6483" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6479" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6473" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6474" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6475" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6476" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6477" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6478" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6480" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6481" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6482" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6488" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6491" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6543" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6553" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6554" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6552" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6541" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7241" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6536" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6539" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6540" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6545" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6546" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6525" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6526" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6527" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6528" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6529" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6530" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6531" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6532" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6506" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6507" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6509" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6510" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6511" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6512" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6513" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6514" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6520" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6522" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6524" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6505" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6508" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6515" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6489" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6516" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3922" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6497" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6498" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4378" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6495" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6502" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6421" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6486" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6464" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6463" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6454" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6455" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6456" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6457" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6458" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6462" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6466" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6460" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6461" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4356" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4357" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6442" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6443" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6444" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6445" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6446" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6447" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6448" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6450" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6452" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6440" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6459" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6434" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6435" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6436" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6437" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6438" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6439" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6422" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6426" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6427" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6428" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6429" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6430" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6431" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8107" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7143" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6417" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6419" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6420" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6413" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6414" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6415" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5265" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4335" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6406" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6407" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6408" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6409" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6410" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6411" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4187" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4284" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5318" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4737" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6404" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3724" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6392" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6954" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6955" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6956" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6957" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6959" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6960" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6961" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6962" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6963" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6964" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6965" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6966" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6967" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6968" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6969" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6970" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6971" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6972" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6973" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6974" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6975" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6976" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6977" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6978" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6979" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6980" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6981" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6982" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6983" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6984" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6985" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6369" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6371" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6372" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6345" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6346" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6348" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6349" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6341" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6342" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6343" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6344" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6340" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6333" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6334" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6335" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6336" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6337" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6338" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6339" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6332" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6370" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6373" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6374" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6375" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6376" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6377" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6378" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6379" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6380" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6381" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6382" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6383" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6384" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6385" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7495" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6347" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6327" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6328" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6329" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6330" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6325" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6326" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6316" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6317" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6318" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6319" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6320" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6321" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6331" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7496" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6315" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6322" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6323" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6324" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6350" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6351" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6352" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6353" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6354" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6355" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6356" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6357" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6358" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6273" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6274" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6275" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6276" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6277" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6278" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6269" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6270" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6271" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6272" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6264" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6265" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6266" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6267" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6268" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6261" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6263" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6306" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6307" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6308" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6301" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6302" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6303" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6304" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6305" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6262" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6300" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6284" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6285" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6286" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6287" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6288" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6283" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6282" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6280" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6281" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6292" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6293" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6294" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6295" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6296" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6297" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6298" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6299" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6289" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6291" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7123" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7124" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6313" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6310" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6311" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6312" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6309" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6368" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4329" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6387" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6386" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6253" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6259" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6260" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4608" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6279" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6247" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6248" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8085" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4420" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6231" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6232" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6233" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6234" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6235" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6236" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6237" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6239" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4984" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6238" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6223" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6224" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6227" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6188" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6192" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6194" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6195" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6198" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6207" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6187" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6190" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6191" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6186" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6176" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6178" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6182" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6183" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6180" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6181" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6184" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4431" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6169" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6170" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6171" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6172" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6173" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6174" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6177" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6155" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6156" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6157" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6151" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6152" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6153" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6412" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6158" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6161" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6162" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6163" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6164" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6165" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6168" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7242" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8086" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6166" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6167" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6147" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6143" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6144" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6145" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6146" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6139" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6140" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6138" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6141" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6142" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6085" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6086" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6148" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6112" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3975" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4296" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6108" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6109" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6110" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6104" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6102" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6106" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6107" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6111" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6103" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6105" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6129" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6130" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6131" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6132" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6133" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6134" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6135" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6136" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6122" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6123" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6124" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6125" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6126" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6127" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6128" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6113" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6114" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6115" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6116" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6117" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6118" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6119" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6120" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6098" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6070" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6064" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6097" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6083" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4576" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6074" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6065" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6071" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6072" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6059" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6060" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6046" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6063" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6067" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6068" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6069" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6075" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6076" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6080" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6089" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6091" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6053" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6054" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6055" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6056" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6052" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6051" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6050" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6049" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6048" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6057" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4556" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4438" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6040" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6096" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6025" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6026" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6021" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6024" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6042" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6043" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6015" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6017" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6018" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6019" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5993" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5994" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5995" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5999" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6039" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4583" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4398" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5992" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7176" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7177" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5953" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5954" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5957" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5958" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5959" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5960" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5961" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5962" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5970" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5971" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5897" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5949" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5972" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5948" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8117" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4916" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4926" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5825" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5826" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5827" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5828" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5829" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5830" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5831" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5832" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5833" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5834" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5835" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5836" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5837" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5845" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5846" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5847" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5848" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5849" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5850" TargetMode="External"/><Relationship Id="rId_hyperlink_1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5851" TargetMode="External"/><Relationship Id="rId_hyperlink_1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5852" TargetMode="External"/><Relationship Id="rId_hyperlink_1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5853" TargetMode="External"/><Relationship Id="rId_hyperlink_1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5854" TargetMode="External"/><Relationship Id="rId_hyperlink_1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5838" TargetMode="External"/><Relationship Id="rId_hyperlink_1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5839" TargetMode="External"/><Relationship Id="rId_hyperlink_1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5840" TargetMode="External"/><Relationship Id="rId_hyperlink_1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5841" TargetMode="External"/><Relationship Id="rId_hyperlink_1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5842" TargetMode="External"/><Relationship Id="rId_hyperlink_1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5843" TargetMode="External"/><Relationship Id="rId_hyperlink_1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5844" TargetMode="External"/><Relationship Id="rId_hyperlink_1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5874" TargetMode="External"/><Relationship Id="rId_hyperlink_1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5875" TargetMode="External"/><Relationship Id="rId_hyperlink_1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5877" TargetMode="External"/><Relationship Id="rId_hyperlink_1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5883" TargetMode="External"/><Relationship Id="rId_hyperlink_1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5884" TargetMode="External"/><Relationship Id="rId_hyperlink_1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5885" TargetMode="External"/><Relationship Id="rId_hyperlink_1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5886" TargetMode="External"/><Relationship Id="rId_hyperlink_1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5887" TargetMode="External"/><Relationship Id="rId_hyperlink_1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5888" TargetMode="External"/><Relationship Id="rId_hyperlink_1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5889" TargetMode="External"/><Relationship Id="rId_hyperlink_1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5168" TargetMode="External"/><Relationship Id="rId_hyperlink_1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5821" TargetMode="External"/><Relationship Id="rId_hyperlink_1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5822" TargetMode="External"/><Relationship Id="rId_hyperlink_1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5823" TargetMode="External"/><Relationship Id="rId_hyperlink_1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5824" TargetMode="External"/><Relationship Id="rId_hyperlink_1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7635" TargetMode="External"/><Relationship Id="rId_hyperlink_1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5866" TargetMode="External"/><Relationship Id="rId_hyperlink_1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5867" TargetMode="External"/><Relationship Id="rId_hyperlink_1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5868" TargetMode="External"/><Relationship Id="rId_hyperlink_1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5870" TargetMode="External"/><Relationship Id="rId_hyperlink_1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5871" TargetMode="External"/><Relationship Id="rId_hyperlink_1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5872" TargetMode="External"/><Relationship Id="rId_hyperlink_1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5912" TargetMode="External"/><Relationship Id="rId_hyperlink_1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5913" TargetMode="External"/><Relationship Id="rId_hyperlink_1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5914" TargetMode="External"/><Relationship Id="rId_hyperlink_1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5915" TargetMode="External"/><Relationship Id="rId_hyperlink_1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5916" TargetMode="External"/><Relationship Id="rId_hyperlink_1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5917" TargetMode="External"/><Relationship Id="rId_hyperlink_1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5859" TargetMode="External"/><Relationship Id="rId_hyperlink_1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5861" TargetMode="External"/><Relationship Id="rId_hyperlink_1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5862" TargetMode="External"/><Relationship Id="rId_hyperlink_1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5869" TargetMode="External"/><Relationship Id="rId_hyperlink_1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5881" TargetMode="External"/><Relationship Id="rId_hyperlink_1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5901" TargetMode="External"/><Relationship Id="rId_hyperlink_1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5902" TargetMode="External"/><Relationship Id="rId_hyperlink_1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5903" TargetMode="External"/><Relationship Id="rId_hyperlink_1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5904" TargetMode="External"/><Relationship Id="rId_hyperlink_1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5906" TargetMode="External"/><Relationship Id="rId_hyperlink_1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5909" TargetMode="External"/><Relationship Id="rId_hyperlink_1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5910" TargetMode="External"/><Relationship Id="rId_hyperlink_1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5911" TargetMode="External"/><Relationship Id="rId_hyperlink_1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5855" TargetMode="External"/><Relationship Id="rId_hyperlink_1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5856" TargetMode="External"/><Relationship Id="rId_hyperlink_1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5857" TargetMode="External"/><Relationship Id="rId_hyperlink_1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5860" TargetMode="External"/><Relationship Id="rId_hyperlink_1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5863" TargetMode="External"/><Relationship Id="rId_hyperlink_1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5879" TargetMode="External"/><Relationship Id="rId_hyperlink_1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5882" TargetMode="External"/><Relationship Id="rId_hyperlink_1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5894" TargetMode="External"/><Relationship Id="rId_hyperlink_1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5895" TargetMode="External"/><Relationship Id="rId_hyperlink_1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5896" TargetMode="External"/><Relationship Id="rId_hyperlink_1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5905" TargetMode="External"/><Relationship Id="rId_hyperlink_1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5907" TargetMode="External"/><Relationship Id="rId_hyperlink_1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5908" TargetMode="External"/><Relationship Id="rId_hyperlink_1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4879" TargetMode="External"/><Relationship Id="rId_hyperlink_1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7062" TargetMode="External"/><Relationship Id="rId_hyperlink_1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5858" TargetMode="External"/><Relationship Id="rId_hyperlink_1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5946" TargetMode="External"/><Relationship Id="rId_hyperlink_1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5947" TargetMode="External"/><Relationship Id="rId_hyperlink_1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5936" TargetMode="External"/><Relationship Id="rId_hyperlink_1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5937" TargetMode="External"/><Relationship Id="rId_hyperlink_1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5939" TargetMode="External"/><Relationship Id="rId_hyperlink_1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5940" TargetMode="External"/><Relationship Id="rId_hyperlink_1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5941" TargetMode="External"/><Relationship Id="rId_hyperlink_1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5942" TargetMode="External"/><Relationship Id="rId_hyperlink_1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5943" TargetMode="External"/><Relationship Id="rId_hyperlink_1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5944" TargetMode="External"/><Relationship Id="rId_hyperlink_1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7913" TargetMode="External"/><Relationship Id="rId_hyperlink_1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5931" TargetMode="External"/><Relationship Id="rId_hyperlink_1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5938" TargetMode="External"/><Relationship Id="rId_hyperlink_1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7989" TargetMode="External"/><Relationship Id="rId_hyperlink_1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5801" TargetMode="External"/><Relationship Id="rId_hyperlink_1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5802" TargetMode="External"/><Relationship Id="rId_hyperlink_1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5803" TargetMode="External"/><Relationship Id="rId_hyperlink_1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5730" TargetMode="External"/><Relationship Id="rId_hyperlink_1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5724" TargetMode="External"/><Relationship Id="rId_hyperlink_1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5726" TargetMode="External"/><Relationship Id="rId_hyperlink_1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7195" TargetMode="External"/><Relationship Id="rId_hyperlink_1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5720" TargetMode="External"/><Relationship Id="rId_hyperlink_1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5721" TargetMode="External"/><Relationship Id="rId_hyperlink_1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5722" TargetMode="External"/><Relationship Id="rId_hyperlink_1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5723" TargetMode="External"/><Relationship Id="rId_hyperlink_1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5725" TargetMode="External"/><Relationship Id="rId_hyperlink_1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5694" TargetMode="External"/><Relationship Id="rId_hyperlink_1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5695" TargetMode="External"/><Relationship Id="rId_hyperlink_1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5696" TargetMode="External"/><Relationship Id="rId_hyperlink_1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5697" TargetMode="External"/><Relationship Id="rId_hyperlink_1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5691" TargetMode="External"/><Relationship Id="rId_hyperlink_1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5693" TargetMode="External"/><Relationship Id="rId_hyperlink_1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5698" TargetMode="External"/><Relationship Id="rId_hyperlink_1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5539" TargetMode="External"/><Relationship Id="rId_hyperlink_1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4306" TargetMode="External"/><Relationship Id="rId_hyperlink_1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5614" TargetMode="External"/><Relationship Id="rId_hyperlink_1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5615" TargetMode="External"/><Relationship Id="rId_hyperlink_1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5177" TargetMode="External"/><Relationship Id="rId_hyperlink_1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5541" TargetMode="External"/><Relationship Id="rId_hyperlink_1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5542" TargetMode="External"/><Relationship Id="rId_hyperlink_1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5543" TargetMode="External"/><Relationship Id="rId_hyperlink_1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5544" TargetMode="External"/><Relationship Id="rId_hyperlink_1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5545" TargetMode="External"/><Relationship Id="rId_hyperlink_1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5546" TargetMode="External"/><Relationship Id="rId_hyperlink_1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5547" TargetMode="External"/><Relationship Id="rId_hyperlink_1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5548" TargetMode="External"/><Relationship Id="rId_hyperlink_1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5549" TargetMode="External"/><Relationship Id="rId_hyperlink_1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5550" TargetMode="External"/><Relationship Id="rId_hyperlink_1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5551" TargetMode="External"/><Relationship Id="rId_hyperlink_1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5552" TargetMode="External"/><Relationship Id="rId_hyperlink_1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5553" TargetMode="External"/><Relationship Id="rId_hyperlink_1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5554" TargetMode="External"/><Relationship Id="rId_hyperlink_1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5555" TargetMode="External"/><Relationship Id="rId_hyperlink_1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5556" TargetMode="External"/><Relationship Id="rId_hyperlink_1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5557" TargetMode="External"/><Relationship Id="rId_hyperlink_1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5558" TargetMode="External"/><Relationship Id="rId_hyperlink_1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5568" TargetMode="External"/><Relationship Id="rId_hyperlink_1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5569" TargetMode="External"/><Relationship Id="rId_hyperlink_1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5570" TargetMode="External"/><Relationship Id="rId_hyperlink_1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5386" TargetMode="External"/><Relationship Id="rId_hyperlink_1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5593" TargetMode="External"/><Relationship Id="rId_hyperlink_1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5402" TargetMode="External"/><Relationship Id="rId_hyperlink_1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5377" TargetMode="External"/><Relationship Id="rId_hyperlink_1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5374" TargetMode="External"/><Relationship Id="rId_hyperlink_1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5538" TargetMode="External"/><Relationship Id="rId_hyperlink_1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5540" TargetMode="External"/><Relationship Id="rId_hyperlink_1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5390" TargetMode="External"/><Relationship Id="rId_hyperlink_1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5378" TargetMode="External"/><Relationship Id="rId_hyperlink_1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5383" TargetMode="External"/><Relationship Id="rId_hyperlink_1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5385" TargetMode="External"/><Relationship Id="rId_hyperlink_1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5627" TargetMode="External"/><Relationship Id="rId_hyperlink_1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5632" TargetMode="External"/><Relationship Id="rId_hyperlink_1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5616" TargetMode="External"/><Relationship Id="rId_hyperlink_1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5617" TargetMode="External"/><Relationship Id="rId_hyperlink_1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5618" TargetMode="External"/><Relationship Id="rId_hyperlink_1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5619" TargetMode="External"/><Relationship Id="rId_hyperlink_1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5620" TargetMode="External"/><Relationship Id="rId_hyperlink_1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5621" TargetMode="External"/><Relationship Id="rId_hyperlink_1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5622" TargetMode="External"/><Relationship Id="rId_hyperlink_1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5608" TargetMode="External"/><Relationship Id="rId_hyperlink_1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5609" TargetMode="External"/><Relationship Id="rId_hyperlink_1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5610" TargetMode="External"/><Relationship Id="rId_hyperlink_1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5611" TargetMode="External"/><Relationship Id="rId_hyperlink_1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5612" TargetMode="External"/><Relationship Id="rId_hyperlink_1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5613" TargetMode="External"/><Relationship Id="rId_hyperlink_1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6249" TargetMode="External"/><Relationship Id="rId_hyperlink_1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5596" TargetMode="External"/><Relationship Id="rId_hyperlink_1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5583" TargetMode="External"/><Relationship Id="rId_hyperlink_1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5584" TargetMode="External"/><Relationship Id="rId_hyperlink_1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5585" TargetMode="External"/><Relationship Id="rId_hyperlink_1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5586" TargetMode="External"/><Relationship Id="rId_hyperlink_1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5587" TargetMode="External"/><Relationship Id="rId_hyperlink_1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5588" TargetMode="External"/><Relationship Id="rId_hyperlink_1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5590" TargetMode="External"/><Relationship Id="rId_hyperlink_1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5591" TargetMode="External"/><Relationship Id="rId_hyperlink_1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5582" TargetMode="External"/><Relationship Id="rId_hyperlink_1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5581" TargetMode="External"/><Relationship Id="rId_hyperlink_1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5577" TargetMode="External"/><Relationship Id="rId_hyperlink_1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5578" TargetMode="External"/><Relationship Id="rId_hyperlink_1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5579" TargetMode="External"/><Relationship Id="rId_hyperlink_1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5580" TargetMode="External"/><Relationship Id="rId_hyperlink_1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5571" TargetMode="External"/><Relationship Id="rId_hyperlink_1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5572" TargetMode="External"/><Relationship Id="rId_hyperlink_1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5573" TargetMode="External"/><Relationship Id="rId_hyperlink_1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5574" TargetMode="External"/><Relationship Id="rId_hyperlink_1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5575" TargetMode="External"/><Relationship Id="rId_hyperlink_1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5576" TargetMode="External"/><Relationship Id="rId_hyperlink_1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5589" TargetMode="External"/><Relationship Id="rId_hyperlink_1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5371" TargetMode="External"/><Relationship Id="rId_hyperlink_1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5379" TargetMode="External"/><Relationship Id="rId_hyperlink_1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6225" TargetMode="External"/><Relationship Id="rId_hyperlink_1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6226" TargetMode="External"/><Relationship Id="rId_hyperlink_1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6228" TargetMode="External"/><Relationship Id="rId_hyperlink_1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6229" TargetMode="External"/><Relationship Id="rId_hyperlink_1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6230" TargetMode="External"/><Relationship Id="rId_hyperlink_1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6196" TargetMode="External"/><Relationship Id="rId_hyperlink_1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6197" TargetMode="External"/><Relationship Id="rId_hyperlink_1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6199" TargetMode="External"/><Relationship Id="rId_hyperlink_1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6200" TargetMode="External"/><Relationship Id="rId_hyperlink_1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6201" TargetMode="External"/><Relationship Id="rId_hyperlink_1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6202" TargetMode="External"/><Relationship Id="rId_hyperlink_1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6203" TargetMode="External"/><Relationship Id="rId_hyperlink_1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6204" TargetMode="External"/><Relationship Id="rId_hyperlink_1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6205" TargetMode="External"/><Relationship Id="rId_hyperlink_1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6206" TargetMode="External"/><Relationship Id="rId_hyperlink_1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6208" TargetMode="External"/><Relationship Id="rId_hyperlink_1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6209" TargetMode="External"/><Relationship Id="rId_hyperlink_1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6210" TargetMode="External"/><Relationship Id="rId_hyperlink_1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6211" TargetMode="External"/><Relationship Id="rId_hyperlink_1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6212" TargetMode="External"/><Relationship Id="rId_hyperlink_1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6213" TargetMode="External"/><Relationship Id="rId_hyperlink_1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5375" TargetMode="External"/><Relationship Id="rId_hyperlink_1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5382" TargetMode="External"/><Relationship Id="rId_hyperlink_1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5381" TargetMode="External"/><Relationship Id="rId_hyperlink_2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4481" TargetMode="External"/><Relationship Id="rId_hyperlink_2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4808" TargetMode="External"/><Relationship Id="rId_hyperlink_2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5278" TargetMode="External"/><Relationship Id="rId_hyperlink_2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5403" TargetMode="External"/><Relationship Id="rId_hyperlink_2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5820" TargetMode="External"/><Relationship Id="rId_hyperlink_2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5535" TargetMode="External"/><Relationship Id="rId_hyperlink_2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5537" TargetMode="External"/><Relationship Id="rId_hyperlink_2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5365" TargetMode="External"/><Relationship Id="rId_hyperlink_2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5401" TargetMode="External"/><Relationship Id="rId_hyperlink_2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5395" TargetMode="External"/><Relationship Id="rId_hyperlink_2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4830" TargetMode="External"/><Relationship Id="rId_hyperlink_2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5360" TargetMode="External"/><Relationship Id="rId_hyperlink_2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5362" TargetMode="External"/><Relationship Id="rId_hyperlink_2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5384" TargetMode="External"/><Relationship Id="rId_hyperlink_2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5372" TargetMode="External"/><Relationship Id="rId_hyperlink_2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5389" TargetMode="External"/><Relationship Id="rId_hyperlink_2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5404" TargetMode="External"/><Relationship Id="rId_hyperlink_2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5479" TargetMode="External"/><Relationship Id="rId_hyperlink_2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5283" TargetMode="External"/><Relationship Id="rId_hyperlink_2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5669" TargetMode="External"/><Relationship Id="rId_hyperlink_2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5670" TargetMode="External"/><Relationship Id="rId_hyperlink_2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5671" TargetMode="External"/><Relationship Id="rId_hyperlink_2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5672" TargetMode="External"/><Relationship Id="rId_hyperlink_2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5673" TargetMode="External"/><Relationship Id="rId_hyperlink_2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5674" TargetMode="External"/><Relationship Id="rId_hyperlink_2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5675" TargetMode="External"/><Relationship Id="rId_hyperlink_2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5676" TargetMode="External"/><Relationship Id="rId_hyperlink_2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5677" TargetMode="External"/><Relationship Id="rId_hyperlink_2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5679" TargetMode="External"/><Relationship Id="rId_hyperlink_2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5680" TargetMode="External"/><Relationship Id="rId_hyperlink_2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5681" TargetMode="External"/><Relationship Id="rId_hyperlink_2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5682" TargetMode="External"/><Relationship Id="rId_hyperlink_2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5683" TargetMode="External"/><Relationship Id="rId_hyperlink_2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5684" TargetMode="External"/><Relationship Id="rId_hyperlink_2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5685" TargetMode="External"/><Relationship Id="rId_hyperlink_2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5686" TargetMode="External"/><Relationship Id="rId_hyperlink_2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5687" TargetMode="External"/><Relationship Id="rId_hyperlink_2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5688" TargetMode="External"/><Relationship Id="rId_hyperlink_2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5689" TargetMode="External"/><Relationship Id="rId_hyperlink_2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5690" TargetMode="External"/><Relationship Id="rId_hyperlink_2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5678" TargetMode="External"/><Relationship Id="rId_hyperlink_2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4703" TargetMode="External"/><Relationship Id="rId_hyperlink_2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5514" TargetMode="External"/><Relationship Id="rId_hyperlink_2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5532" TargetMode="External"/><Relationship Id="rId_hyperlink_2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5533" TargetMode="External"/><Relationship Id="rId_hyperlink_2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5522" TargetMode="External"/><Relationship Id="rId_hyperlink_2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5524" TargetMode="External"/><Relationship Id="rId_hyperlink_2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5525" TargetMode="External"/><Relationship Id="rId_hyperlink_2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5521" TargetMode="External"/><Relationship Id="rId_hyperlink_2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5523" TargetMode="External"/><Relationship Id="rId_hyperlink_2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5527" TargetMode="External"/><Relationship Id="rId_hyperlink_2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3041" TargetMode="External"/><Relationship Id="rId_hyperlink_2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3930" TargetMode="External"/><Relationship Id="rId_hyperlink_2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4426" TargetMode="External"/><Relationship Id="rId_hyperlink_2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3940" TargetMode="External"/><Relationship Id="rId_hyperlink_2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4259" TargetMode="External"/><Relationship Id="rId_hyperlink_2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5515" TargetMode="External"/><Relationship Id="rId_hyperlink_2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5516" TargetMode="External"/><Relationship Id="rId_hyperlink_2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5517" TargetMode="External"/><Relationship Id="rId_hyperlink_2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5518" TargetMode="External"/><Relationship Id="rId_hyperlink_2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5519" TargetMode="External"/><Relationship Id="rId_hyperlink_2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5520" TargetMode="External"/><Relationship Id="rId_hyperlink_2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5513" TargetMode="External"/><Relationship Id="rId_hyperlink_2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5489" TargetMode="External"/><Relationship Id="rId_hyperlink_2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5499" TargetMode="External"/><Relationship Id="rId_hyperlink_2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5409" TargetMode="External"/><Relationship Id="rId_hyperlink_2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5410" TargetMode="External"/><Relationship Id="rId_hyperlink_2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5412" TargetMode="External"/><Relationship Id="rId_hyperlink_2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5413" TargetMode="External"/><Relationship Id="rId_hyperlink_2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5414" TargetMode="External"/><Relationship Id="rId_hyperlink_2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5417" TargetMode="External"/><Relationship Id="rId_hyperlink_2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5419" TargetMode="External"/><Relationship Id="rId_hyperlink_2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5420" TargetMode="External"/><Relationship Id="rId_hyperlink_2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5422" TargetMode="External"/><Relationship Id="rId_hyperlink_2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5423" TargetMode="External"/><Relationship Id="rId_hyperlink_2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5424" TargetMode="External"/><Relationship Id="rId_hyperlink_2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5425" TargetMode="External"/><Relationship Id="rId_hyperlink_2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5426" TargetMode="External"/><Relationship Id="rId_hyperlink_2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5427" TargetMode="External"/><Relationship Id="rId_hyperlink_2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5429" TargetMode="External"/><Relationship Id="rId_hyperlink_2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5430" TargetMode="External"/><Relationship Id="rId_hyperlink_2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5431" TargetMode="External"/><Relationship Id="rId_hyperlink_2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5432" TargetMode="External"/><Relationship Id="rId_hyperlink_2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5415" TargetMode="External"/><Relationship Id="rId_hyperlink_2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3986" TargetMode="External"/><Relationship Id="rId_hyperlink_2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5487" TargetMode="External"/><Relationship Id="rId_hyperlink_2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5488" TargetMode="External"/><Relationship Id="rId_hyperlink_2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5405" TargetMode="External"/><Relationship Id="rId_hyperlink_2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5478" TargetMode="External"/><Relationship Id="rId_hyperlink_2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5480" TargetMode="External"/><Relationship Id="rId_hyperlink_2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5482" TargetMode="External"/><Relationship Id="rId_hyperlink_2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5483" TargetMode="External"/><Relationship Id="rId_hyperlink_2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5484" TargetMode="External"/><Relationship Id="rId_hyperlink_2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5485" TargetMode="External"/><Relationship Id="rId_hyperlink_2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5486" TargetMode="External"/><Relationship Id="rId_hyperlink_2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5474" TargetMode="External"/><Relationship Id="rId_hyperlink_2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5475" TargetMode="External"/><Relationship Id="rId_hyperlink_2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5476" TargetMode="External"/><Relationship Id="rId_hyperlink_2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5452" TargetMode="External"/><Relationship Id="rId_hyperlink_2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5453" TargetMode="External"/><Relationship Id="rId_hyperlink_2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5454" TargetMode="External"/><Relationship Id="rId_hyperlink_2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5455" TargetMode="External"/><Relationship Id="rId_hyperlink_2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5456" TargetMode="External"/><Relationship Id="rId_hyperlink_2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5457" TargetMode="External"/><Relationship Id="rId_hyperlink_2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5458" TargetMode="External"/><Relationship Id="rId_hyperlink_2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5459" TargetMode="External"/><Relationship Id="rId_hyperlink_2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5460" TargetMode="External"/><Relationship Id="rId_hyperlink_2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5461" TargetMode="External"/><Relationship Id="rId_hyperlink_2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5447" TargetMode="External"/><Relationship Id="rId_hyperlink_2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5448" TargetMode="External"/><Relationship Id="rId_hyperlink_2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5449" TargetMode="External"/><Relationship Id="rId_hyperlink_2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5450" TargetMode="External"/><Relationship Id="rId_hyperlink_2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5451" TargetMode="External"/><Relationship Id="rId_hyperlink_2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5462" TargetMode="External"/><Relationship Id="rId_hyperlink_2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5441" TargetMode="External"/><Relationship Id="rId_hyperlink_2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5442" TargetMode="External"/><Relationship Id="rId_hyperlink_2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5443" TargetMode="External"/><Relationship Id="rId_hyperlink_2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5444" TargetMode="External"/><Relationship Id="rId_hyperlink_2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5445" TargetMode="External"/><Relationship Id="rId_hyperlink_2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5434" TargetMode="External"/><Relationship Id="rId_hyperlink_2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5435" TargetMode="External"/><Relationship Id="rId_hyperlink_2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5436" TargetMode="External"/><Relationship Id="rId_hyperlink_2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5437" TargetMode="External"/><Relationship Id="rId_hyperlink_2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5438" TargetMode="External"/><Relationship Id="rId_hyperlink_2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5440" TargetMode="External"/><Relationship Id="rId_hyperlink_2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5662" TargetMode="External"/><Relationship Id="rId_hyperlink_2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5663" TargetMode="External"/><Relationship Id="rId_hyperlink_2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5664" TargetMode="External"/><Relationship Id="rId_hyperlink_2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5665" TargetMode="External"/><Relationship Id="rId_hyperlink_2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5666" TargetMode="External"/><Relationship Id="rId_hyperlink_2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5470" TargetMode="External"/><Relationship Id="rId_hyperlink_2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5594" TargetMode="External"/><Relationship Id="rId_hyperlink_2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4358" TargetMode="External"/><Relationship Id="rId_hyperlink_2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5433" TargetMode="External"/><Relationship Id="rId_hyperlink_2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5439" TargetMode="External"/><Relationship Id="rId_hyperlink_2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5446" TargetMode="External"/><Relationship Id="rId_hyperlink_2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5465" TargetMode="External"/><Relationship Id="rId_hyperlink_2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5466" TargetMode="External"/><Relationship Id="rId_hyperlink_2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5467" TargetMode="External"/><Relationship Id="rId_hyperlink_2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5463" TargetMode="External"/><Relationship Id="rId_hyperlink_2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5469" TargetMode="External"/><Relationship Id="rId_hyperlink_2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3958" TargetMode="External"/><Relationship Id="rId_hyperlink_2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4176" TargetMode="External"/><Relationship Id="rId_hyperlink_2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5288" TargetMode="External"/><Relationship Id="rId_hyperlink_2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3776" TargetMode="External"/><Relationship Id="rId_hyperlink_2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5292" TargetMode="External"/><Relationship Id="rId_hyperlink_2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5349" TargetMode="External"/><Relationship Id="rId_hyperlink_2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5351" TargetMode="External"/><Relationship Id="rId_hyperlink_2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5353" TargetMode="External"/><Relationship Id="rId_hyperlink_2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5357" TargetMode="External"/><Relationship Id="rId_hyperlink_2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5358" TargetMode="External"/><Relationship Id="rId_hyperlink_2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5202" TargetMode="External"/><Relationship Id="rId_hyperlink_2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4121" TargetMode="External"/><Relationship Id="rId_hyperlink_2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5302" TargetMode="External"/><Relationship Id="rId_hyperlink_2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4611" TargetMode="External"/><Relationship Id="rId_hyperlink_2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5347" TargetMode="External"/><Relationship Id="rId_hyperlink_2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5346" TargetMode="External"/><Relationship Id="rId_hyperlink_2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5342" TargetMode="External"/><Relationship Id="rId_hyperlink_2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5345" TargetMode="External"/><Relationship Id="rId_hyperlink_2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5169" TargetMode="External"/><Relationship Id="rId_hyperlink_2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5170" TargetMode="External"/><Relationship Id="rId_hyperlink_2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5171" TargetMode="External"/><Relationship Id="rId_hyperlink_2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5337" TargetMode="External"/><Relationship Id="rId_hyperlink_2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5344" TargetMode="External"/><Relationship Id="rId_hyperlink_2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5306" TargetMode="External"/><Relationship Id="rId_hyperlink_2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5307" TargetMode="External"/><Relationship Id="rId_hyperlink_2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1455" TargetMode="External"/><Relationship Id="rId_hyperlink_2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1454" TargetMode="External"/><Relationship Id="rId_hyperlink_2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4317" TargetMode="External"/><Relationship Id="rId_hyperlink_2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5329" TargetMode="External"/><Relationship Id="rId_hyperlink_2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5330" TargetMode="External"/><Relationship Id="rId_hyperlink_2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5323" TargetMode="External"/><Relationship Id="rId_hyperlink_2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5324" TargetMode="External"/><Relationship Id="rId_hyperlink_2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5300" TargetMode="External"/><Relationship Id="rId_hyperlink_2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5260" TargetMode="External"/><Relationship Id="rId_hyperlink_2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5261" TargetMode="External"/><Relationship Id="rId_hyperlink_2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5240" TargetMode="External"/><Relationship Id="rId_hyperlink_2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5280" TargetMode="External"/><Relationship Id="rId_hyperlink_2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5282" TargetMode="External"/><Relationship Id="rId_hyperlink_2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5279" TargetMode="External"/><Relationship Id="rId_hyperlink_2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5281" TargetMode="External"/><Relationship Id="rId_hyperlink_2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5239" TargetMode="External"/><Relationship Id="rId_hyperlink_2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6774" TargetMode="External"/><Relationship Id="rId_hyperlink_2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6775" TargetMode="External"/><Relationship Id="rId_hyperlink_2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6776" TargetMode="External"/><Relationship Id="rId_hyperlink_2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6777" TargetMode="External"/><Relationship Id="rId_hyperlink_2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6778" TargetMode="External"/><Relationship Id="rId_hyperlink_2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6779" TargetMode="External"/><Relationship Id="rId_hyperlink_2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6780" TargetMode="External"/><Relationship Id="rId_hyperlink_2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6781" TargetMode="External"/><Relationship Id="rId_hyperlink_2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6782" TargetMode="External"/><Relationship Id="rId_hyperlink_2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6783" TargetMode="External"/><Relationship Id="rId_hyperlink_2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6784" TargetMode="External"/><Relationship Id="rId_hyperlink_2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6785" TargetMode="External"/><Relationship Id="rId_hyperlink_2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6786" TargetMode="External"/><Relationship Id="rId_hyperlink_2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6787" TargetMode="External"/><Relationship Id="rId_hyperlink_2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6788" TargetMode="External"/><Relationship Id="rId_hyperlink_2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6789" TargetMode="External"/><Relationship Id="rId_hyperlink_2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6790" TargetMode="External"/><Relationship Id="rId_hyperlink_2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6791" TargetMode="External"/><Relationship Id="rId_hyperlink_2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6792" TargetMode="External"/><Relationship Id="rId_hyperlink_2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6793" TargetMode="External"/><Relationship Id="rId_hyperlink_2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6794" TargetMode="External"/><Relationship Id="rId_hyperlink_2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6795" TargetMode="External"/><Relationship Id="rId_hyperlink_2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6796" TargetMode="External"/><Relationship Id="rId_hyperlink_2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6797" TargetMode="External"/><Relationship Id="rId_hyperlink_2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6798" TargetMode="External"/><Relationship Id="rId_hyperlink_2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6799" TargetMode="External"/><Relationship Id="rId_hyperlink_2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5295" TargetMode="External"/><Relationship Id="rId_hyperlink_2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5296" TargetMode="External"/><Relationship Id="rId_hyperlink_2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5297" TargetMode="External"/><Relationship Id="rId_hyperlink_2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5293" TargetMode="External"/><Relationship Id="rId_hyperlink_2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5273" TargetMode="External"/><Relationship Id="rId_hyperlink_2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5274" TargetMode="External"/><Relationship Id="rId_hyperlink_2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5285" TargetMode="External"/><Relationship Id="rId_hyperlink_2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5287" TargetMode="External"/><Relationship Id="rId_hyperlink_2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5290" TargetMode="External"/><Relationship Id="rId_hyperlink_2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5291" TargetMode="External"/><Relationship Id="rId_hyperlink_2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5275" TargetMode="External"/><Relationship Id="rId_hyperlink_2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5262" TargetMode="External"/><Relationship Id="rId_hyperlink_2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5256" TargetMode="External"/><Relationship Id="rId_hyperlink_2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1261" TargetMode="External"/><Relationship Id="rId_hyperlink_2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5257" TargetMode="External"/><Relationship Id="rId_hyperlink_2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5255" TargetMode="External"/><Relationship Id="rId_hyperlink_2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5263" TargetMode="External"/><Relationship Id="rId_hyperlink_2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5247" TargetMode="External"/><Relationship Id="rId_hyperlink_2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5248" TargetMode="External"/><Relationship Id="rId_hyperlink_2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5245" TargetMode="External"/><Relationship Id="rId_hyperlink_2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5249" TargetMode="External"/><Relationship Id="rId_hyperlink_2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5526" TargetMode="External"/><Relationship Id="rId_hyperlink_2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6314" TargetMode="External"/><Relationship Id="rId_hyperlink_2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1262" TargetMode="External"/><Relationship Id="rId_hyperlink_2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1443" TargetMode="External"/><Relationship Id="rId_hyperlink_2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4745" TargetMode="External"/><Relationship Id="rId_hyperlink_2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5220" TargetMode="External"/><Relationship Id="rId_hyperlink_2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5238" TargetMode="External"/><Relationship Id="rId_hyperlink_2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5131" TargetMode="External"/><Relationship Id="rId_hyperlink_2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4876" TargetMode="External"/><Relationship Id="rId_hyperlink_2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4896" TargetMode="External"/><Relationship Id="rId_hyperlink_2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4898" TargetMode="External"/><Relationship Id="rId_hyperlink_2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5211" TargetMode="External"/><Relationship Id="rId_hyperlink_2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5213" TargetMode="External"/><Relationship Id="rId_hyperlink_2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5215" TargetMode="External"/><Relationship Id="rId_hyperlink_2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5216" TargetMode="External"/><Relationship Id="rId_hyperlink_2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5218" TargetMode="External"/><Relationship Id="rId_hyperlink_2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5221" TargetMode="External"/><Relationship Id="rId_hyperlink_2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5222" TargetMode="External"/><Relationship Id="rId_hyperlink_2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5223" TargetMode="External"/><Relationship Id="rId_hyperlink_2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5224" TargetMode="External"/><Relationship Id="rId_hyperlink_2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5225" TargetMode="External"/><Relationship Id="rId_hyperlink_2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5226" TargetMode="External"/><Relationship Id="rId_hyperlink_2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5227" TargetMode="External"/><Relationship Id="rId_hyperlink_2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5228" TargetMode="External"/><Relationship Id="rId_hyperlink_2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5229" TargetMode="External"/><Relationship Id="rId_hyperlink_2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5188" TargetMode="External"/><Relationship Id="rId_hyperlink_2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5212" TargetMode="External"/><Relationship Id="rId_hyperlink_2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4368" TargetMode="External"/><Relationship Id="rId_hyperlink_2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5185" TargetMode="External"/><Relationship Id="rId_hyperlink_2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5184" TargetMode="External"/><Relationship Id="rId_hyperlink_2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5187" TargetMode="External"/><Relationship Id="rId_hyperlink_2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5199" TargetMode="External"/><Relationship Id="rId_hyperlink_2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5163" TargetMode="External"/><Relationship Id="rId_hyperlink_2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5132" TargetMode="External"/><Relationship Id="rId_hyperlink_2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3870" TargetMode="External"/><Relationship Id="rId_hyperlink_2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5099" TargetMode="External"/><Relationship Id="rId_hyperlink_2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5100" TargetMode="External"/><Relationship Id="rId_hyperlink_2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5348" TargetMode="External"/><Relationship Id="rId_hyperlink_2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5093" TargetMode="External"/><Relationship Id="rId_hyperlink_2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5095" TargetMode="External"/><Relationship Id="rId_hyperlink_2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5096" TargetMode="External"/><Relationship Id="rId_hyperlink_2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5117" TargetMode="External"/><Relationship Id="rId_hyperlink_2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5162" TargetMode="External"/><Relationship Id="rId_hyperlink_2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5180" TargetMode="External"/><Relationship Id="rId_hyperlink_2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5182" TargetMode="External"/><Relationship Id="rId_hyperlink_2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5183" TargetMode="External"/><Relationship Id="rId_hyperlink_2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3951" TargetMode="External"/><Relationship Id="rId_hyperlink_2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5473" TargetMode="External"/><Relationship Id="rId_hyperlink_2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5050" TargetMode="External"/><Relationship Id="rId_hyperlink_2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5051" TargetMode="External"/><Relationship Id="rId_hyperlink_2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5052" TargetMode="External"/><Relationship Id="rId_hyperlink_2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4338" TargetMode="External"/><Relationship Id="rId_hyperlink_2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4339" TargetMode="External"/><Relationship Id="rId_hyperlink_2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5028" TargetMode="External"/><Relationship Id="rId_hyperlink_2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5039" TargetMode="External"/><Relationship Id="rId_hyperlink_2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5040" TargetMode="External"/><Relationship Id="rId_hyperlink_2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5041" TargetMode="External"/><Relationship Id="rId_hyperlink_2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5042" TargetMode="External"/><Relationship Id="rId_hyperlink_2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5043" TargetMode="External"/><Relationship Id="rId_hyperlink_2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5044" TargetMode="External"/><Relationship Id="rId_hyperlink_2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5045" TargetMode="External"/><Relationship Id="rId_hyperlink_2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5046" TargetMode="External"/><Relationship Id="rId_hyperlink_2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5047" TargetMode="External"/><Relationship Id="rId_hyperlink_2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5048" TargetMode="External"/><Relationship Id="rId_hyperlink_2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5049" TargetMode="External"/><Relationship Id="rId_hyperlink_2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7459" TargetMode="External"/><Relationship Id="rId_hyperlink_2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5133" TargetMode="External"/><Relationship Id="rId_hyperlink_2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5134" TargetMode="External"/><Relationship Id="rId_hyperlink_2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5139" TargetMode="External"/><Relationship Id="rId_hyperlink_2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5072" TargetMode="External"/><Relationship Id="rId_hyperlink_2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5075" TargetMode="External"/><Relationship Id="rId_hyperlink_2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5076" TargetMode="External"/><Relationship Id="rId_hyperlink_2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5080" TargetMode="External"/><Relationship Id="rId_hyperlink_2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5083" TargetMode="External"/><Relationship Id="rId_hyperlink_2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5084" TargetMode="External"/><Relationship Id="rId_hyperlink_2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5086" TargetMode="External"/><Relationship Id="rId_hyperlink_2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5074" TargetMode="External"/><Relationship Id="rId_hyperlink_2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5081" TargetMode="External"/><Relationship Id="rId_hyperlink_2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5082" TargetMode="External"/><Relationship Id="rId_hyperlink_2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4886" TargetMode="External"/><Relationship Id="rId_hyperlink_2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5053" TargetMode="External"/><Relationship Id="rId_hyperlink_2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5071" TargetMode="External"/><Relationship Id="rId_hyperlink_2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5077" TargetMode="External"/><Relationship Id="rId_hyperlink_2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4823" TargetMode="External"/><Relationship Id="rId_hyperlink_2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5078" TargetMode="External"/><Relationship Id="rId_hyperlink_2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5079" TargetMode="External"/><Relationship Id="rId_hyperlink_2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5085" TargetMode="External"/><Relationship Id="rId_hyperlink_2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5087" TargetMode="External"/><Relationship Id="rId_hyperlink_2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5089" TargetMode="External"/><Relationship Id="rId_hyperlink_2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5090" TargetMode="External"/><Relationship Id="rId_hyperlink_2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5091" TargetMode="External"/><Relationship Id="rId_hyperlink_2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5092" TargetMode="External"/><Relationship Id="rId_hyperlink_2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4978" TargetMode="External"/><Relationship Id="rId_hyperlink_2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4980" TargetMode="External"/><Relationship Id="rId_hyperlink_2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5038" TargetMode="External"/><Relationship Id="rId_hyperlink_2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5029" TargetMode="External"/><Relationship Id="rId_hyperlink_2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4837" TargetMode="External"/><Relationship Id="rId_hyperlink_2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5059" TargetMode="External"/><Relationship Id="rId_hyperlink_2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5060" TargetMode="External"/><Relationship Id="rId_hyperlink_2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5061" TargetMode="External"/><Relationship Id="rId_hyperlink_2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4940" TargetMode="External"/><Relationship Id="rId_hyperlink_2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4692" TargetMode="External"/><Relationship Id="rId_hyperlink_2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4988" TargetMode="External"/><Relationship Id="rId_hyperlink_2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4989" TargetMode="External"/><Relationship Id="rId_hyperlink_2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4990" TargetMode="External"/><Relationship Id="rId_hyperlink_2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4991" TargetMode="External"/><Relationship Id="rId_hyperlink_2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4992" TargetMode="External"/><Relationship Id="rId_hyperlink_2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4993" TargetMode="External"/><Relationship Id="rId_hyperlink_2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4994" TargetMode="External"/><Relationship Id="rId_hyperlink_2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4995" TargetMode="External"/><Relationship Id="rId_hyperlink_2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4996" TargetMode="External"/><Relationship Id="rId_hyperlink_2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4997" TargetMode="External"/><Relationship Id="rId_hyperlink_2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4998" TargetMode="External"/><Relationship Id="rId_hyperlink_2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4999" TargetMode="External"/><Relationship Id="rId_hyperlink_2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5000" TargetMode="External"/><Relationship Id="rId_hyperlink_2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5001" TargetMode="External"/><Relationship Id="rId_hyperlink_2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5002" TargetMode="External"/><Relationship Id="rId_hyperlink_2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5003" TargetMode="External"/><Relationship Id="rId_hyperlink_2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5004" TargetMode="External"/><Relationship Id="rId_hyperlink_2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5005" TargetMode="External"/><Relationship Id="rId_hyperlink_2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5006" TargetMode="External"/><Relationship Id="rId_hyperlink_2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5008" TargetMode="External"/><Relationship Id="rId_hyperlink_2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5009" TargetMode="External"/><Relationship Id="rId_hyperlink_2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5010" TargetMode="External"/><Relationship Id="rId_hyperlink_2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5011" TargetMode="External"/><Relationship Id="rId_hyperlink_2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5012" TargetMode="External"/><Relationship Id="rId_hyperlink_2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5013" TargetMode="External"/><Relationship Id="rId_hyperlink_2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5014" TargetMode="External"/><Relationship Id="rId_hyperlink_2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5015" TargetMode="External"/><Relationship Id="rId_hyperlink_2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5016" TargetMode="External"/><Relationship Id="rId_hyperlink_2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5017" TargetMode="External"/><Relationship Id="rId_hyperlink_2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5019" TargetMode="External"/><Relationship Id="rId_hyperlink_2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5020" TargetMode="External"/><Relationship Id="rId_hyperlink_2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5021" TargetMode="External"/><Relationship Id="rId_hyperlink_2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5022" TargetMode="External"/><Relationship Id="rId_hyperlink_2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5023" TargetMode="External"/><Relationship Id="rId_hyperlink_2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5024" TargetMode="External"/><Relationship Id="rId_hyperlink_2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5025" TargetMode="External"/><Relationship Id="rId_hyperlink_2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5026" TargetMode="External"/><Relationship Id="rId_hyperlink_2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4893" TargetMode="External"/><Relationship Id="rId_hyperlink_2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4945" TargetMode="External"/><Relationship Id="rId_hyperlink_2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4949" TargetMode="External"/><Relationship Id="rId_hyperlink_2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4977" TargetMode="External"/><Relationship Id="rId_hyperlink_2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4986" TargetMode="External"/><Relationship Id="rId_hyperlink_2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4987" TargetMode="External"/><Relationship Id="rId_hyperlink_2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4769" TargetMode="External"/><Relationship Id="rId_hyperlink_2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4184" TargetMode="External"/><Relationship Id="rId_hyperlink_2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4868" TargetMode="External"/><Relationship Id="rId_hyperlink_2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4938" TargetMode="External"/><Relationship Id="rId_hyperlink_2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4939" TargetMode="External"/><Relationship Id="rId_hyperlink_2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4941" TargetMode="External"/><Relationship Id="rId_hyperlink_2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4942" TargetMode="External"/><Relationship Id="rId_hyperlink_2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4943" TargetMode="External"/><Relationship Id="rId_hyperlink_2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4944" TargetMode="External"/><Relationship Id="rId_hyperlink_2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4946" TargetMode="External"/><Relationship Id="rId_hyperlink_2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4947" TargetMode="External"/><Relationship Id="rId_hyperlink_2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4950" TargetMode="External"/><Relationship Id="rId_hyperlink_2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4951" TargetMode="External"/><Relationship Id="rId_hyperlink_2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4953" TargetMode="External"/><Relationship Id="rId_hyperlink_2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4954" TargetMode="External"/><Relationship Id="rId_hyperlink_2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4955" TargetMode="External"/><Relationship Id="rId_hyperlink_2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4956" TargetMode="External"/><Relationship Id="rId_hyperlink_2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4957" TargetMode="External"/><Relationship Id="rId_hyperlink_2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4958" TargetMode="External"/><Relationship Id="rId_hyperlink_2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4959" TargetMode="External"/><Relationship Id="rId_hyperlink_2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4960" TargetMode="External"/><Relationship Id="rId_hyperlink_2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4962" TargetMode="External"/><Relationship Id="rId_hyperlink_2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4963" TargetMode="External"/><Relationship Id="rId_hyperlink_2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4964" TargetMode="External"/><Relationship Id="rId_hyperlink_2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4965" TargetMode="External"/><Relationship Id="rId_hyperlink_2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4981" TargetMode="External"/><Relationship Id="rId_hyperlink_2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4985" TargetMode="External"/><Relationship Id="rId_hyperlink_2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7813" TargetMode="External"/><Relationship Id="rId_hyperlink_2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4266" TargetMode="External"/><Relationship Id="rId_hyperlink_2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4736" TargetMode="External"/><Relationship Id="rId_hyperlink_2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4967" TargetMode="External"/><Relationship Id="rId_hyperlink_2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4968" TargetMode="External"/><Relationship Id="rId_hyperlink_2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4969" TargetMode="External"/><Relationship Id="rId_hyperlink_2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4970" TargetMode="External"/><Relationship Id="rId_hyperlink_2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4982" TargetMode="External"/><Relationship Id="rId_hyperlink_2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4132" TargetMode="External"/><Relationship Id="rId_hyperlink_2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4883" TargetMode="External"/><Relationship Id="rId_hyperlink_2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4966" TargetMode="External"/><Relationship Id="rId_hyperlink_2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4870" TargetMode="External"/><Relationship Id="rId_hyperlink_2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4873" TargetMode="External"/><Relationship Id="rId_hyperlink_2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4882" TargetMode="External"/><Relationship Id="rId_hyperlink_2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4884" TargetMode="External"/><Relationship Id="rId_hyperlink_2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4885" TargetMode="External"/><Relationship Id="rId_hyperlink_2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4891" TargetMode="External"/><Relationship Id="rId_hyperlink_2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4900" TargetMode="External"/><Relationship Id="rId_hyperlink_2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4904" TargetMode="External"/><Relationship Id="rId_hyperlink_2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4907" TargetMode="External"/><Relationship Id="rId_hyperlink_2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4908" TargetMode="External"/><Relationship Id="rId_hyperlink_2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4909" TargetMode="External"/><Relationship Id="rId_hyperlink_2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4910" TargetMode="External"/><Relationship Id="rId_hyperlink_2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4911" TargetMode="External"/><Relationship Id="rId_hyperlink_2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4912" TargetMode="External"/><Relationship Id="rId_hyperlink_2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4913" TargetMode="External"/><Relationship Id="rId_hyperlink_2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4915" TargetMode="External"/><Relationship Id="rId_hyperlink_2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4917" TargetMode="External"/><Relationship Id="rId_hyperlink_2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4918" TargetMode="External"/><Relationship Id="rId_hyperlink_2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4919" TargetMode="External"/><Relationship Id="rId_hyperlink_2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4920" TargetMode="External"/><Relationship Id="rId_hyperlink_2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4921" TargetMode="External"/><Relationship Id="rId_hyperlink_2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4924" TargetMode="External"/><Relationship Id="rId_hyperlink_2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4927" TargetMode="External"/><Relationship Id="rId_hyperlink_2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4928" TargetMode="External"/><Relationship Id="rId_hyperlink_2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4929" TargetMode="External"/><Relationship Id="rId_hyperlink_2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4871" TargetMode="External"/><Relationship Id="rId_hyperlink_2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4905" TargetMode="External"/><Relationship Id="rId_hyperlink_2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4914" TargetMode="External"/><Relationship Id="rId_hyperlink_2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4109" TargetMode="External"/><Relationship Id="rId_hyperlink_2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4902" TargetMode="External"/><Relationship Id="rId_hyperlink_2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4932" TargetMode="External"/><Relationship Id="rId_hyperlink_2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5056" TargetMode="External"/><Relationship Id="rId_hyperlink_2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4073" TargetMode="External"/><Relationship Id="rId_hyperlink_2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3832" TargetMode="External"/><Relationship Id="rId_hyperlink_2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4347" TargetMode="External"/><Relationship Id="rId_hyperlink_2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3731" TargetMode="External"/><Relationship Id="rId_hyperlink_2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4847" TargetMode="External"/><Relationship Id="rId_hyperlink_2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4872" TargetMode="External"/><Relationship Id="rId_hyperlink_2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3962" TargetMode="External"/><Relationship Id="rId_hyperlink_2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4894" TargetMode="External"/><Relationship Id="rId_hyperlink_2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4878" TargetMode="External"/><Relationship Id="rId_hyperlink_2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1427" TargetMode="External"/><Relationship Id="rId_hyperlink_2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4863" TargetMode="External"/><Relationship Id="rId_hyperlink_2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4867" TargetMode="External"/><Relationship Id="rId_hyperlink_2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3838" TargetMode="External"/><Relationship Id="rId_hyperlink_2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3966" TargetMode="External"/><Relationship Id="rId_hyperlink_2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4857" TargetMode="External"/><Relationship Id="rId_hyperlink_2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1435" TargetMode="External"/><Relationship Id="rId_hyperlink_2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1434" TargetMode="External"/><Relationship Id="rId_hyperlink_2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1430" TargetMode="External"/><Relationship Id="rId_hyperlink_2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4832" TargetMode="External"/><Relationship Id="rId_hyperlink_2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4451" TargetMode="External"/><Relationship Id="rId_hyperlink_2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5359" TargetMode="External"/><Relationship Id="rId_hyperlink_2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4812" TargetMode="External"/><Relationship Id="rId_hyperlink_2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4810" TargetMode="External"/><Relationship Id="rId_hyperlink_2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4811" TargetMode="External"/><Relationship Id="rId_hyperlink_2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4813" TargetMode="External"/><Relationship Id="rId_hyperlink_2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4798" TargetMode="External"/><Relationship Id="rId_hyperlink_2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4801" TargetMode="External"/><Relationship Id="rId_hyperlink_2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6099" TargetMode="External"/><Relationship Id="rId_hyperlink_2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4720" TargetMode="External"/><Relationship Id="rId_hyperlink_2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4739" TargetMode="External"/><Relationship Id="rId_hyperlink_2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4755" TargetMode="External"/><Relationship Id="rId_hyperlink_2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4765" TargetMode="External"/><Relationship Id="rId_hyperlink_2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4766" TargetMode="External"/><Relationship Id="rId_hyperlink_2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4724" TargetMode="External"/><Relationship Id="rId_hyperlink_2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4668" TargetMode="External"/><Relationship Id="rId_hyperlink_2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4740" TargetMode="External"/><Relationship Id="rId_hyperlink_2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4738" TargetMode="External"/><Relationship Id="rId_hyperlink_2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4761" TargetMode="External"/><Relationship Id="rId_hyperlink_2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4653" TargetMode="External"/><Relationship Id="rId_hyperlink_2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4667" TargetMode="External"/><Relationship Id="rId_hyperlink_2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4654" TargetMode="External"/><Relationship Id="rId_hyperlink_2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4658" TargetMode="External"/><Relationship Id="rId_hyperlink_2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4651" TargetMode="External"/><Relationship Id="rId_hyperlink_2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4685" TargetMode="External"/><Relationship Id="rId_hyperlink_2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4675" TargetMode="External"/><Relationship Id="rId_hyperlink_2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4655" TargetMode="External"/><Relationship Id="rId_hyperlink_2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4743" TargetMode="External"/><Relationship Id="rId_hyperlink_2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4673" TargetMode="External"/><Relationship Id="rId_hyperlink_2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3182" TargetMode="External"/><Relationship Id="rId_hyperlink_2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1208" TargetMode="External"/><Relationship Id="rId_hyperlink_2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4688" TargetMode="External"/><Relationship Id="rId_hyperlink_2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4686" TargetMode="External"/><Relationship Id="rId_hyperlink_2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7141" TargetMode="External"/><Relationship Id="rId_hyperlink_2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5338" TargetMode="External"/><Relationship Id="rId_hyperlink_2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5648" TargetMode="External"/><Relationship Id="rId_hyperlink_2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5649" TargetMode="External"/><Relationship Id="rId_hyperlink_2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5650" TargetMode="External"/><Relationship Id="rId_hyperlink_2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5651" TargetMode="External"/><Relationship Id="rId_hyperlink_2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5652" TargetMode="External"/><Relationship Id="rId_hyperlink_2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5658" TargetMode="External"/><Relationship Id="rId_hyperlink_2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5659" TargetMode="External"/><Relationship Id="rId_hyperlink_2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5660" TargetMode="External"/><Relationship Id="rId_hyperlink_2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5661" TargetMode="External"/><Relationship Id="rId_hyperlink_2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5339" TargetMode="External"/><Relationship Id="rId_hyperlink_2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4727" TargetMode="External"/><Relationship Id="rId_hyperlink_2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4722" TargetMode="External"/><Relationship Id="rId_hyperlink_2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4691" TargetMode="External"/><Relationship Id="rId_hyperlink_2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4731" TargetMode="External"/><Relationship Id="rId_hyperlink_2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4700" TargetMode="External"/><Relationship Id="rId_hyperlink_2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4021" TargetMode="External"/><Relationship Id="rId_hyperlink_2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4640" TargetMode="External"/><Relationship Id="rId_hyperlink_2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4195" TargetMode="External"/><Relationship Id="rId_hyperlink_2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5336" TargetMode="External"/><Relationship Id="rId_hyperlink_2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7276" TargetMode="External"/><Relationship Id="rId_hyperlink_2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7277" TargetMode="External"/><Relationship Id="rId_hyperlink_2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7278" TargetMode="External"/><Relationship Id="rId_hyperlink_2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7279" TargetMode="External"/><Relationship Id="rId_hyperlink_2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7280" TargetMode="External"/><Relationship Id="rId_hyperlink_2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7281" TargetMode="External"/><Relationship Id="rId_hyperlink_2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7282" TargetMode="External"/><Relationship Id="rId_hyperlink_2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7283" TargetMode="External"/><Relationship Id="rId_hyperlink_2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7284" TargetMode="External"/><Relationship Id="rId_hyperlink_2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7285" TargetMode="External"/><Relationship Id="rId_hyperlink_2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7286" TargetMode="External"/><Relationship Id="rId_hyperlink_2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7287" TargetMode="External"/><Relationship Id="rId_hyperlink_2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7288" TargetMode="External"/><Relationship Id="rId_hyperlink_2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7289" TargetMode="External"/><Relationship Id="rId_hyperlink_2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7290" TargetMode="External"/><Relationship Id="rId_hyperlink_2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7291" TargetMode="External"/><Relationship Id="rId_hyperlink_2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7292" TargetMode="External"/><Relationship Id="rId_hyperlink_2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7293" TargetMode="External"/><Relationship Id="rId_hyperlink_2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7294" TargetMode="External"/><Relationship Id="rId_hyperlink_2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7295" TargetMode="External"/><Relationship Id="rId_hyperlink_2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7296" TargetMode="External"/><Relationship Id="rId_hyperlink_2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7297" TargetMode="External"/><Relationship Id="rId_hyperlink_2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7298" TargetMode="External"/><Relationship Id="rId_hyperlink_2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7299" TargetMode="External"/><Relationship Id="rId_hyperlink_2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7300" TargetMode="External"/><Relationship Id="rId_hyperlink_2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7301" TargetMode="External"/><Relationship Id="rId_hyperlink_2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7302" TargetMode="External"/><Relationship Id="rId_hyperlink_2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7304" TargetMode="External"/><Relationship Id="rId_hyperlink_2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7305" TargetMode="External"/><Relationship Id="rId_hyperlink_2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7306" TargetMode="External"/><Relationship Id="rId_hyperlink_2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7307" TargetMode="External"/><Relationship Id="rId_hyperlink_2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7308" TargetMode="External"/><Relationship Id="rId_hyperlink_2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7309" TargetMode="External"/><Relationship Id="rId_hyperlink_2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7310" TargetMode="External"/><Relationship Id="rId_hyperlink_2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7311" TargetMode="External"/><Relationship Id="rId_hyperlink_2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7312" TargetMode="External"/><Relationship Id="rId_hyperlink_2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7313" TargetMode="External"/><Relationship Id="rId_hyperlink_2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7314" TargetMode="External"/><Relationship Id="rId_hyperlink_2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7315" TargetMode="External"/><Relationship Id="rId_hyperlink_2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7316" TargetMode="External"/><Relationship Id="rId_hyperlink_2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7317" TargetMode="External"/><Relationship Id="rId_hyperlink_2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7318" TargetMode="External"/><Relationship Id="rId_hyperlink_2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7319" TargetMode="External"/><Relationship Id="rId_hyperlink_2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7320" TargetMode="External"/><Relationship Id="rId_hyperlink_2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7321" TargetMode="External"/><Relationship Id="rId_hyperlink_2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7322" TargetMode="External"/><Relationship Id="rId_hyperlink_2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7323" TargetMode="External"/><Relationship Id="rId_hyperlink_2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7324" TargetMode="External"/><Relationship Id="rId_hyperlink_2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7325" TargetMode="External"/><Relationship Id="rId_hyperlink_2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7326" TargetMode="External"/><Relationship Id="rId_hyperlink_2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7327" TargetMode="External"/><Relationship Id="rId_hyperlink_2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7328" TargetMode="External"/><Relationship Id="rId_hyperlink_2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7329" TargetMode="External"/><Relationship Id="rId_hyperlink_2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7330" TargetMode="External"/><Relationship Id="rId_hyperlink_2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7331" TargetMode="External"/><Relationship Id="rId_hyperlink_2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7332" TargetMode="External"/><Relationship Id="rId_hyperlink_2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7333" TargetMode="External"/><Relationship Id="rId_hyperlink_2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7334" TargetMode="External"/><Relationship Id="rId_hyperlink_2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7335" TargetMode="External"/><Relationship Id="rId_hyperlink_2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7336" TargetMode="External"/><Relationship Id="rId_hyperlink_2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7337" TargetMode="External"/><Relationship Id="rId_hyperlink_2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7338" TargetMode="External"/><Relationship Id="rId_hyperlink_2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7339" TargetMode="External"/><Relationship Id="rId_hyperlink_2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7340" TargetMode="External"/><Relationship Id="rId_hyperlink_2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7341" TargetMode="External"/><Relationship Id="rId_hyperlink_2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7342" TargetMode="External"/><Relationship Id="rId_hyperlink_2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7343" TargetMode="External"/><Relationship Id="rId_hyperlink_2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7344" TargetMode="External"/><Relationship Id="rId_hyperlink_2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7345" TargetMode="External"/><Relationship Id="rId_hyperlink_2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7346" TargetMode="External"/><Relationship Id="rId_hyperlink_2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7347" TargetMode="External"/><Relationship Id="rId_hyperlink_2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7348" TargetMode="External"/><Relationship Id="rId_hyperlink_2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7349" TargetMode="External"/><Relationship Id="rId_hyperlink_2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7350" TargetMode="External"/><Relationship Id="rId_hyperlink_2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7351" TargetMode="External"/><Relationship Id="rId_hyperlink_2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7352" TargetMode="External"/><Relationship Id="rId_hyperlink_2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7353" TargetMode="External"/><Relationship Id="rId_hyperlink_2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7354" TargetMode="External"/><Relationship Id="rId_hyperlink_2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7355" TargetMode="External"/><Relationship Id="rId_hyperlink_2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7356" TargetMode="External"/><Relationship Id="rId_hyperlink_2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7357" TargetMode="External"/><Relationship Id="rId_hyperlink_2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7358" TargetMode="External"/><Relationship Id="rId_hyperlink_2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7359" TargetMode="External"/><Relationship Id="rId_hyperlink_2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7360" TargetMode="External"/><Relationship Id="rId_hyperlink_2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7361" TargetMode="External"/><Relationship Id="rId_hyperlink_2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7362" TargetMode="External"/><Relationship Id="rId_hyperlink_2605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7363" TargetMode="External"/><Relationship Id="rId_hyperlink_2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7364" TargetMode="External"/><Relationship Id="rId_hyperlink_2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7365" TargetMode="External"/><Relationship Id="rId_hyperlink_2608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7366" TargetMode="External"/><Relationship Id="rId_hyperlink_2609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7367" TargetMode="External"/><Relationship Id="rId_hyperlink_2610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7368" TargetMode="External"/><Relationship Id="rId_hyperlink_2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7369" TargetMode="External"/><Relationship Id="rId_hyperlink_2612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7370" TargetMode="External"/><Relationship Id="rId_hyperlink_2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4632" TargetMode="External"/><Relationship Id="rId_hyperlink_2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4554" TargetMode="External"/><Relationship Id="rId_hyperlink_2615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3889" TargetMode="External"/><Relationship Id="rId_hyperlink_2616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4307" TargetMode="External"/><Relationship Id="rId_hyperlink_2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4031" TargetMode="External"/><Relationship Id="rId_hyperlink_2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4014" TargetMode="External"/><Relationship Id="rId_hyperlink_2619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4297" TargetMode="External"/><Relationship Id="rId_hyperlink_2620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4774" TargetMode="External"/><Relationship Id="rId_hyperlink_2621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4348" TargetMode="External"/><Relationship Id="rId_hyperlink_2622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3885" TargetMode="External"/><Relationship Id="rId_hyperlink_2623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4564" TargetMode="External"/><Relationship Id="rId_hyperlink_2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4615" TargetMode="External"/><Relationship Id="rId_hyperlink_2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4245" TargetMode="External"/><Relationship Id="rId_hyperlink_2626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3949" TargetMode="External"/><Relationship Id="rId_hyperlink_2627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3794" TargetMode="External"/><Relationship Id="rId_hyperlink_2628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4598" TargetMode="External"/><Relationship Id="rId_hyperlink_2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4007" TargetMode="External"/><Relationship Id="rId_hyperlink_2630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4610" TargetMode="External"/><Relationship Id="rId_hyperlink_2631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4172" TargetMode="External"/><Relationship Id="rId_hyperlink_2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4056" TargetMode="External"/><Relationship Id="rId_hyperlink_2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4435" TargetMode="External"/><Relationship Id="rId_hyperlink_2634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4558" TargetMode="External"/><Relationship Id="rId_hyperlink_2635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4592" TargetMode="External"/><Relationship Id="rId_hyperlink_2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4596" TargetMode="External"/><Relationship Id="rId_hyperlink_2637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4589" TargetMode="External"/><Relationship Id="rId_hyperlink_2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4590" TargetMode="External"/><Relationship Id="rId_hyperlink_2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5161" TargetMode="External"/><Relationship Id="rId_hyperlink_2640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5203" TargetMode="External"/><Relationship Id="rId_hyperlink_2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5190" TargetMode="External"/><Relationship Id="rId_hyperlink_2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5191" TargetMode="External"/><Relationship Id="rId_hyperlink_2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5192" TargetMode="External"/><Relationship Id="rId_hyperlink_2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4059" TargetMode="External"/><Relationship Id="rId_hyperlink_2645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3004" TargetMode="External"/><Relationship Id="rId_hyperlink_2646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4076" TargetMode="External"/><Relationship Id="rId_hyperlink_2647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4581" TargetMode="External"/><Relationship Id="rId_hyperlink_2648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4574" TargetMode="External"/><Relationship Id="rId_hyperlink_2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4541" TargetMode="External"/><Relationship Id="rId_hyperlink_2650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4542" TargetMode="External"/><Relationship Id="rId_hyperlink_2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4580" TargetMode="External"/><Relationship Id="rId_hyperlink_2652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4795" TargetMode="External"/><Relationship Id="rId_hyperlink_2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4568" TargetMode="External"/><Relationship Id="rId_hyperlink_2654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4570" TargetMode="External"/><Relationship Id="rId_hyperlink_2655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4571" TargetMode="External"/><Relationship Id="rId_hyperlink_2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3656" TargetMode="External"/><Relationship Id="rId_hyperlink_2657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4547" TargetMode="External"/><Relationship Id="rId_hyperlink_2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4310" TargetMode="External"/><Relationship Id="rId_hyperlink_2659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4549" TargetMode="External"/><Relationship Id="rId_hyperlink_2660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3846" TargetMode="External"/><Relationship Id="rId_hyperlink_2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4146" TargetMode="External"/><Relationship Id="rId_hyperlink_2662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4263" TargetMode="External"/><Relationship Id="rId_hyperlink_2663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3875" TargetMode="External"/><Relationship Id="rId_hyperlink_2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4516" TargetMode="External"/><Relationship Id="rId_hyperlink_2665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4517" TargetMode="External"/><Relationship Id="rId_hyperlink_2666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4273" TargetMode="External"/><Relationship Id="rId_hyperlink_2667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4309" TargetMode="External"/><Relationship Id="rId_hyperlink_2668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6389" TargetMode="External"/><Relationship Id="rId_hyperlink_2669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4397" TargetMode="External"/><Relationship Id="rId_hyperlink_2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4444" TargetMode="External"/><Relationship Id="rId_hyperlink_2671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4448" TargetMode="External"/><Relationship Id="rId_hyperlink_2672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4509" TargetMode="External"/><Relationship Id="rId_hyperlink_2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4510" TargetMode="External"/><Relationship Id="rId_hyperlink_2674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4270" TargetMode="External"/><Relationship Id="rId_hyperlink_2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4323" TargetMode="External"/><Relationship Id="rId_hyperlink_2676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3842" TargetMode="External"/><Relationship Id="rId_hyperlink_2677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4402" TargetMode="External"/><Relationship Id="rId_hyperlink_2678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4492" TargetMode="External"/><Relationship Id="rId_hyperlink_2679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4497" TargetMode="External"/><Relationship Id="rId_hyperlink_2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4498" TargetMode="External"/><Relationship Id="rId_hyperlink_2681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4395" TargetMode="External"/><Relationship Id="rId_hyperlink_2682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3741" TargetMode="External"/><Relationship Id="rId_hyperlink_2683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4189" TargetMode="External"/><Relationship Id="rId_hyperlink_2684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4505" TargetMode="External"/><Relationship Id="rId_hyperlink_2685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4480" TargetMode="External"/><Relationship Id="rId_hyperlink_2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4486" TargetMode="External"/><Relationship Id="rId_hyperlink_2687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4471" TargetMode="External"/><Relationship Id="rId_hyperlink_2688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4476" TargetMode="External"/><Relationship Id="rId_hyperlink_2689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4475" TargetMode="External"/><Relationship Id="rId_hyperlink_2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4473" TargetMode="External"/><Relationship Id="rId_hyperlink_2691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4367" TargetMode="External"/><Relationship Id="rId_hyperlink_2692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4455" TargetMode="External"/><Relationship Id="rId_hyperlink_2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4443" TargetMode="External"/><Relationship Id="rId_hyperlink_2694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4436" TargetMode="External"/><Relationship Id="rId_hyperlink_2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5732" TargetMode="External"/><Relationship Id="rId_hyperlink_2696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5733" TargetMode="External"/><Relationship Id="rId_hyperlink_2697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5734" TargetMode="External"/><Relationship Id="rId_hyperlink_2698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5735" TargetMode="External"/><Relationship Id="rId_hyperlink_2699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5736" TargetMode="External"/><Relationship Id="rId_hyperlink_2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5737" TargetMode="External"/><Relationship Id="rId_hyperlink_2701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5738" TargetMode="External"/><Relationship Id="rId_hyperlink_2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5739" TargetMode="External"/><Relationship Id="rId_hyperlink_2703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5740" TargetMode="External"/><Relationship Id="rId_hyperlink_2704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5741" TargetMode="External"/><Relationship Id="rId_hyperlink_2705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5742" TargetMode="External"/><Relationship Id="rId_hyperlink_2706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5743" TargetMode="External"/><Relationship Id="rId_hyperlink_2707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5744" TargetMode="External"/><Relationship Id="rId_hyperlink_2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5746" TargetMode="External"/><Relationship Id="rId_hyperlink_2709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5747" TargetMode="External"/><Relationship Id="rId_hyperlink_2710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5748" TargetMode="External"/><Relationship Id="rId_hyperlink_2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5749" TargetMode="External"/><Relationship Id="rId_hyperlink_2712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5750" TargetMode="External"/><Relationship Id="rId_hyperlink_2713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5751" TargetMode="External"/><Relationship Id="rId_hyperlink_2714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5752" TargetMode="External"/><Relationship Id="rId_hyperlink_2715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5753" TargetMode="External"/><Relationship Id="rId_hyperlink_2716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5754" TargetMode="External"/><Relationship Id="rId_hyperlink_2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5755" TargetMode="External"/><Relationship Id="rId_hyperlink_2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5756" TargetMode="External"/><Relationship Id="rId_hyperlink_2719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5757" TargetMode="External"/><Relationship Id="rId_hyperlink_2720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5758" TargetMode="External"/><Relationship Id="rId_hyperlink_2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5759" TargetMode="External"/><Relationship Id="rId_hyperlink_2722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5760" TargetMode="External"/><Relationship Id="rId_hyperlink_2723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5761" TargetMode="External"/><Relationship Id="rId_hyperlink_2724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5762" TargetMode="External"/><Relationship Id="rId_hyperlink_2725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5763" TargetMode="External"/><Relationship Id="rId_hyperlink_2726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5764" TargetMode="External"/><Relationship Id="rId_hyperlink_2727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5765" TargetMode="External"/><Relationship Id="rId_hyperlink_2728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5766" TargetMode="External"/><Relationship Id="rId_hyperlink_2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5767" TargetMode="External"/><Relationship Id="rId_hyperlink_2730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5768" TargetMode="External"/><Relationship Id="rId_hyperlink_2731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5769" TargetMode="External"/><Relationship Id="rId_hyperlink_2732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5770" TargetMode="External"/><Relationship Id="rId_hyperlink_2733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5771" TargetMode="External"/><Relationship Id="rId_hyperlink_2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5772" TargetMode="External"/><Relationship Id="rId_hyperlink_2735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5773" TargetMode="External"/><Relationship Id="rId_hyperlink_2736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5774" TargetMode="External"/><Relationship Id="rId_hyperlink_2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5775" TargetMode="External"/><Relationship Id="rId_hyperlink_2738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5776" TargetMode="External"/><Relationship Id="rId_hyperlink_2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5777" TargetMode="External"/><Relationship Id="rId_hyperlink_2740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5778" TargetMode="External"/><Relationship Id="rId_hyperlink_2741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5779" TargetMode="External"/><Relationship Id="rId_hyperlink_2742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5780" TargetMode="External"/><Relationship Id="rId_hyperlink_2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5781" TargetMode="External"/><Relationship Id="rId_hyperlink_2744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5782" TargetMode="External"/><Relationship Id="rId_hyperlink_2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5783" TargetMode="External"/><Relationship Id="rId_hyperlink_2746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5784" TargetMode="External"/><Relationship Id="rId_hyperlink_2747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5785" TargetMode="External"/><Relationship Id="rId_hyperlink_2748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5786" TargetMode="External"/><Relationship Id="rId_hyperlink_2749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5787" TargetMode="External"/><Relationship Id="rId_hyperlink_2750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5788" TargetMode="External"/><Relationship Id="rId_hyperlink_2751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5789" TargetMode="External"/><Relationship Id="rId_hyperlink_2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5790" TargetMode="External"/><Relationship Id="rId_hyperlink_2753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5791" TargetMode="External"/><Relationship Id="rId_hyperlink_2754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5792" TargetMode="External"/><Relationship Id="rId_hyperlink_2755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5793" TargetMode="External"/><Relationship Id="rId_hyperlink_2756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6388" TargetMode="External"/><Relationship Id="rId_hyperlink_2757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5745" TargetMode="External"/><Relationship Id="rId_hyperlink_2758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3921" TargetMode="External"/><Relationship Id="rId_hyperlink_2759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4248" TargetMode="External"/><Relationship Id="rId_hyperlink_2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8090" TargetMode="External"/><Relationship Id="rId_hyperlink_2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4128" TargetMode="External"/><Relationship Id="rId_hyperlink_2762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4129" TargetMode="External"/><Relationship Id="rId_hyperlink_2763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3744" TargetMode="External"/><Relationship Id="rId_hyperlink_2764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4366" TargetMode="External"/><Relationship Id="rId_hyperlink_2765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4410" TargetMode="External"/><Relationship Id="rId_hyperlink_2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1437" TargetMode="External"/><Relationship Id="rId_hyperlink_2767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4364" TargetMode="External"/><Relationship Id="rId_hyperlink_2768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4365" TargetMode="External"/><Relationship Id="rId_hyperlink_2769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4384" TargetMode="External"/><Relationship Id="rId_hyperlink_2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4388" TargetMode="External"/><Relationship Id="rId_hyperlink_2771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4389" TargetMode="External"/><Relationship Id="rId_hyperlink_2772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4379" TargetMode="External"/><Relationship Id="rId_hyperlink_2773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1322" TargetMode="External"/><Relationship Id="rId_hyperlink_2774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1307" TargetMode="External"/><Relationship Id="rId_hyperlink_2775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3868" TargetMode="External"/><Relationship Id="rId_hyperlink_2776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4316" TargetMode="External"/><Relationship Id="rId_hyperlink_2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4314" TargetMode="External"/><Relationship Id="rId_hyperlink_2778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4304" TargetMode="External"/><Relationship Id="rId_hyperlink_2779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4293" TargetMode="External"/><Relationship Id="rId_hyperlink_2780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1305" TargetMode="External"/><Relationship Id="rId_hyperlink_2781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4279" TargetMode="External"/><Relationship Id="rId_hyperlink_2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4264" TargetMode="External"/><Relationship Id="rId_hyperlink_2784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4265" TargetMode="External"/><Relationship Id="rId_hyperlink_2785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6394" TargetMode="External"/><Relationship Id="rId_hyperlink_2786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6395" TargetMode="External"/><Relationship Id="rId_hyperlink_2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4171" TargetMode="External"/><Relationship Id="rId_hyperlink_2788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3871" TargetMode="External"/><Relationship Id="rId_hyperlink_2789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/1325" TargetMode="External"/><Relationship Id="rId_hyperlink_2790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3927" TargetMode="External"/><Relationship Id="rId_hyperlink_2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3916" TargetMode="External"/><Relationship Id="rId_hyperlink_2792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3900" TargetMode="External"/><Relationship Id="rId_hyperlink_2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3902" TargetMode="External"/><Relationship Id="rId_hyperlink_2794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6874" TargetMode="External"/><Relationship Id="rId_hyperlink_2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2536" TargetMode="External"/><Relationship Id="rId_hyperlink_2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6875" TargetMode="External"/><Relationship Id="rId_hyperlink_2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2537" TargetMode="External"/><Relationship Id="rId_hyperlink_2798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6876" TargetMode="External"/><Relationship Id="rId_hyperlink_2799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2538" TargetMode="External"/><Relationship Id="rId_hyperlink_2800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6877" TargetMode="External"/><Relationship Id="rId_hyperlink_2801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2539" TargetMode="External"/><Relationship Id="rId_hyperlink_2802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6878" TargetMode="External"/><Relationship Id="rId_hyperlink_2803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2540" TargetMode="External"/><Relationship Id="rId_hyperlink_2804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4729" TargetMode="External"/><Relationship Id="rId_hyperlink_2805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6879" TargetMode="External"/><Relationship Id="rId_hyperlink_2806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2541" TargetMode="External"/><Relationship Id="rId_hyperlink_2807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6880" TargetMode="External"/><Relationship Id="rId_hyperlink_2808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2542" TargetMode="External"/><Relationship Id="rId_hyperlink_2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6881" TargetMode="External"/><Relationship Id="rId_hyperlink_2810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2543" TargetMode="External"/><Relationship Id="rId_hyperlink_2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4708" TargetMode="External"/><Relationship Id="rId_hyperlink_2812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6882" TargetMode="External"/><Relationship Id="rId_hyperlink_2813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2544" TargetMode="External"/><Relationship Id="rId_hyperlink_2814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6883" TargetMode="External"/><Relationship Id="rId_hyperlink_2815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2545" TargetMode="External"/><Relationship Id="rId_hyperlink_2816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6884" TargetMode="External"/><Relationship Id="rId_hyperlink_2817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2546" TargetMode="External"/><Relationship Id="rId_hyperlink_2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6885" TargetMode="External"/><Relationship Id="rId_hyperlink_2819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2547" TargetMode="External"/><Relationship Id="rId_hyperlink_2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6886" TargetMode="External"/><Relationship Id="rId_hyperlink_2821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2548" TargetMode="External"/><Relationship Id="rId_hyperlink_2822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4709" TargetMode="External"/><Relationship Id="rId_hyperlink_2823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6887" TargetMode="External"/><Relationship Id="rId_hyperlink_2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2022" TargetMode="External"/><Relationship Id="rId_hyperlink_2825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2550" TargetMode="External"/><Relationship Id="rId_hyperlink_2826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6888" TargetMode="External"/><Relationship Id="rId_hyperlink_2827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2023" TargetMode="External"/><Relationship Id="rId_hyperlink_2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2643" TargetMode="External"/><Relationship Id="rId_hyperlink_2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6889" TargetMode="External"/><Relationship Id="rId_hyperlink_2830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2007" TargetMode="External"/><Relationship Id="rId_hyperlink_2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2644" TargetMode="External"/><Relationship Id="rId_hyperlink_2832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6890" TargetMode="External"/><Relationship Id="rId_hyperlink_2833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2198" TargetMode="External"/><Relationship Id="rId_hyperlink_2834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2646" TargetMode="External"/><Relationship Id="rId_hyperlink_2835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6891" TargetMode="External"/><Relationship Id="rId_hyperlink_2836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2199" TargetMode="External"/><Relationship Id="rId_hyperlink_2837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2647" TargetMode="External"/><Relationship Id="rId_hyperlink_2838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4662" TargetMode="External"/><Relationship Id="rId_hyperlink_2839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6892" TargetMode="External"/><Relationship Id="rId_hyperlink_2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2200" TargetMode="External"/><Relationship Id="rId_hyperlink_2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2648" TargetMode="External"/><Relationship Id="rId_hyperlink_2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6893" TargetMode="External"/><Relationship Id="rId_hyperlink_2843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2201" TargetMode="External"/><Relationship Id="rId_hyperlink_2844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2653" TargetMode="External"/><Relationship Id="rId_hyperlink_2845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4661" TargetMode="External"/><Relationship Id="rId_hyperlink_2846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5623" TargetMode="External"/><Relationship Id="rId_hyperlink_2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6894" TargetMode="External"/><Relationship Id="rId_hyperlink_2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2202" TargetMode="External"/><Relationship Id="rId_hyperlink_2849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2654" TargetMode="External"/><Relationship Id="rId_hyperlink_2850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4660" TargetMode="External"/><Relationship Id="rId_hyperlink_2851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5624" TargetMode="External"/><Relationship Id="rId_hyperlink_2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6895" TargetMode="External"/><Relationship Id="rId_hyperlink_2853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2203" TargetMode="External"/><Relationship Id="rId_hyperlink_2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2655" TargetMode="External"/><Relationship Id="rId_hyperlink_2855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5625" TargetMode="External"/><Relationship Id="rId_hyperlink_2856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6896" TargetMode="External"/><Relationship Id="rId_hyperlink_2857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2010" TargetMode="External"/><Relationship Id="rId_hyperlink_2858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2656" TargetMode="External"/><Relationship Id="rId_hyperlink_2859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5626" TargetMode="External"/><Relationship Id="rId_hyperlink_2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6897" TargetMode="External"/><Relationship Id="rId_hyperlink_2861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2011" TargetMode="External"/><Relationship Id="rId_hyperlink_2862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2658" TargetMode="External"/><Relationship Id="rId_hyperlink_2863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6898" TargetMode="External"/><Relationship Id="rId_hyperlink_2864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2012" TargetMode="External"/><Relationship Id="rId_hyperlink_2865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2663" TargetMode="External"/><Relationship Id="rId_hyperlink_2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4710" TargetMode="External"/><Relationship Id="rId_hyperlink_2867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5628" TargetMode="External"/><Relationship Id="rId_hyperlink_2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6899" TargetMode="External"/><Relationship Id="rId_hyperlink_2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2013" TargetMode="External"/><Relationship Id="rId_hyperlink_2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2664" TargetMode="External"/><Relationship Id="rId_hyperlink_2871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4711" TargetMode="External"/><Relationship Id="rId_hyperlink_2872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5629" TargetMode="External"/><Relationship Id="rId_hyperlink_2873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6900" TargetMode="External"/><Relationship Id="rId_hyperlink_2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2065" TargetMode="External"/><Relationship Id="rId_hyperlink_2875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2665" TargetMode="External"/><Relationship Id="rId_hyperlink_2876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4713" TargetMode="External"/><Relationship Id="rId_hyperlink_2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5630" TargetMode="External"/><Relationship Id="rId_hyperlink_2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6901" TargetMode="External"/><Relationship Id="rId_hyperlink_2879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2066" TargetMode="External"/><Relationship Id="rId_hyperlink_2880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2666" TargetMode="External"/><Relationship Id="rId_hyperlink_2881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4714" TargetMode="External"/><Relationship Id="rId_hyperlink_2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5631" TargetMode="External"/><Relationship Id="rId_hyperlink_2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6902" TargetMode="External"/><Relationship Id="rId_hyperlink_2884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2068" TargetMode="External"/><Relationship Id="rId_hyperlink_2885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2667" TargetMode="External"/><Relationship Id="rId_hyperlink_2886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4726" TargetMode="External"/><Relationship Id="rId_hyperlink_2887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6903" TargetMode="External"/><Relationship Id="rId_hyperlink_2888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2069" TargetMode="External"/><Relationship Id="rId_hyperlink_2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2668" TargetMode="External"/><Relationship Id="rId_hyperlink_2890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4715" TargetMode="External"/><Relationship Id="rId_hyperlink_2891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5633" TargetMode="External"/><Relationship Id="rId_hyperlink_2892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6904" TargetMode="External"/><Relationship Id="rId_hyperlink_2893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2070" TargetMode="External"/><Relationship Id="rId_hyperlink_2894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2676" TargetMode="External"/><Relationship Id="rId_hyperlink_2895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4659" TargetMode="External"/><Relationship Id="rId_hyperlink_2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4718" TargetMode="External"/><Relationship Id="rId_hyperlink_2897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6905" TargetMode="External"/><Relationship Id="rId_hyperlink_2898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2071" TargetMode="External"/><Relationship Id="rId_hyperlink_2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2677" TargetMode="External"/><Relationship Id="rId_hyperlink_2900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5635" TargetMode="External"/><Relationship Id="rId_hyperlink_2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6906" TargetMode="External"/><Relationship Id="rId_hyperlink_2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2608" TargetMode="External"/><Relationship Id="rId_hyperlink_2904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6907" TargetMode="External"/><Relationship Id="rId_hyperlink_2905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2182" TargetMode="External"/><Relationship Id="rId_hyperlink_2906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2609" TargetMode="External"/><Relationship Id="rId_hyperlink_2907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5637" TargetMode="External"/><Relationship Id="rId_hyperlink_2908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6908" TargetMode="External"/><Relationship Id="rId_hyperlink_2909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2215" TargetMode="External"/><Relationship Id="rId_hyperlink_2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2610" TargetMode="External"/><Relationship Id="rId_hyperlink_2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5638" TargetMode="External"/><Relationship Id="rId_hyperlink_2912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6909" TargetMode="External"/><Relationship Id="rId_hyperlink_2913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2204" TargetMode="External"/><Relationship Id="rId_hyperlink_2914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2611" TargetMode="External"/><Relationship Id="rId_hyperlink_2915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6910" TargetMode="External"/><Relationship Id="rId_hyperlink_2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2210" TargetMode="External"/><Relationship Id="rId_hyperlink_2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2622" TargetMode="External"/><Relationship Id="rId_hyperlink_2918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6911" TargetMode="External"/><Relationship Id="rId_hyperlink_2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2623" TargetMode="External"/><Relationship Id="rId_hyperlink_2920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6912" TargetMode="External"/><Relationship Id="rId_hyperlink_2921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2628" TargetMode="External"/><Relationship Id="rId_hyperlink_2922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6913" TargetMode="External"/><Relationship Id="rId_hyperlink_2923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2060" TargetMode="External"/><Relationship Id="rId_hyperlink_2924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2592" TargetMode="External"/><Relationship Id="rId_hyperlink_2925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5643" TargetMode="External"/><Relationship Id="rId_hyperlink_2926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6914" TargetMode="External"/><Relationship Id="rId_hyperlink_2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2061" TargetMode="External"/><Relationship Id="rId_hyperlink_2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2593" TargetMode="External"/><Relationship Id="rId_hyperlink_2929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4717" TargetMode="External"/><Relationship Id="rId_hyperlink_2930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5644" TargetMode="External"/><Relationship Id="rId_hyperlink_2931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6915" TargetMode="External"/><Relationship Id="rId_hyperlink_2932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2062" TargetMode="External"/><Relationship Id="rId_hyperlink_2933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2594" TargetMode="External"/><Relationship Id="rId_hyperlink_2934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4776" TargetMode="External"/><Relationship Id="rId_hyperlink_2935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5645" TargetMode="External"/><Relationship Id="rId_hyperlink_2936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6916" TargetMode="External"/><Relationship Id="rId_hyperlink_2937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2063" TargetMode="External"/><Relationship Id="rId_hyperlink_2938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2595" TargetMode="External"/><Relationship Id="rId_hyperlink_2939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5646" TargetMode="External"/><Relationship Id="rId_hyperlink_2940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6917" TargetMode="External"/><Relationship Id="rId_hyperlink_2941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2183" TargetMode="External"/><Relationship Id="rId_hyperlink_2942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2596" TargetMode="External"/><Relationship Id="rId_hyperlink_2943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4716" TargetMode="External"/><Relationship Id="rId_hyperlink_2944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6918" TargetMode="External"/><Relationship Id="rId_hyperlink_2945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2190" TargetMode="External"/><Relationship Id="rId_hyperlink_2946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2616" TargetMode="External"/><Relationship Id="rId_hyperlink_2947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6919" TargetMode="External"/><Relationship Id="rId_hyperlink_2948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2192" TargetMode="External"/><Relationship Id="rId_hyperlink_2949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2617" TargetMode="External"/><Relationship Id="rId_hyperlink_2950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2193" TargetMode="External"/><Relationship Id="rId_hyperlink_2951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2618" TargetMode="External"/><Relationship Id="rId_hyperlink_2952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2194" TargetMode="External"/><Relationship Id="rId_hyperlink_2953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2619" TargetMode="External"/><Relationship Id="rId_hyperlink_2954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2195" TargetMode="External"/><Relationship Id="rId_hyperlink_2955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2271" TargetMode="External"/><Relationship Id="rId_hyperlink_2956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2196" TargetMode="External"/><Relationship Id="rId_hyperlink_2957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2197" TargetMode="External"/><Relationship Id="rId_hyperlink_2958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2188" TargetMode="External"/><Relationship Id="rId_hyperlink_2959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2189" TargetMode="External"/><Relationship Id="rId_hyperlink_2960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2449" TargetMode="External"/><Relationship Id="rId_hyperlink_2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2450" TargetMode="External"/><Relationship Id="rId_hyperlink_2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2451" TargetMode="External"/><Relationship Id="rId_hyperlink_2963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2452" TargetMode="External"/><Relationship Id="rId_hyperlink_2964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2453" TargetMode="External"/><Relationship Id="rId_hyperlink_2965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2456" TargetMode="External"/><Relationship Id="rId_hyperlink_2966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2081" TargetMode="External"/><Relationship Id="rId_hyperlink_2967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2082" TargetMode="External"/><Relationship Id="rId_hyperlink_2968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2083" TargetMode="External"/><Relationship Id="rId_hyperlink_2969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2084" TargetMode="External"/><Relationship Id="rId_hyperlink_2970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2085" TargetMode="External"/><Relationship Id="rId_hyperlink_2971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5667" TargetMode="External"/><Relationship Id="rId_hyperlink_2972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2086" TargetMode="External"/><Relationship Id="rId_hyperlink_2973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2087" TargetMode="External"/><Relationship Id="rId_hyperlink_2974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4728" TargetMode="External"/><Relationship Id="rId_hyperlink_2975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2088" TargetMode="External"/><Relationship Id="rId_hyperlink_2976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2089" TargetMode="External"/><Relationship Id="rId_hyperlink_2977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2090" TargetMode="External"/><Relationship Id="rId_hyperlink_2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2092" TargetMode="External"/><Relationship Id="rId_hyperlink_2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2093" TargetMode="External"/><Relationship Id="rId_hyperlink_2980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2124" TargetMode="External"/><Relationship Id="rId_hyperlink_2981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2125" TargetMode="External"/><Relationship Id="rId_hyperlink_2982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2126" TargetMode="External"/><Relationship Id="rId_hyperlink_2983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2127" TargetMode="External"/><Relationship Id="rId_hyperlink_2984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2129" TargetMode="External"/><Relationship Id="rId_hyperlink_2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2130" TargetMode="External"/><Relationship Id="rId_hyperlink_2986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2131" TargetMode="External"/><Relationship Id="rId_hyperlink_2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2133" TargetMode="External"/><Relationship Id="rId_hyperlink_2988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2134" TargetMode="External"/><Relationship Id="rId_hyperlink_2989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2135" TargetMode="External"/><Relationship Id="rId_hyperlink_2990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2136" TargetMode="External"/><Relationship Id="rId_hyperlink_2991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4669" TargetMode="External"/><Relationship Id="rId_hyperlink_2992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2137" TargetMode="External"/><Relationship Id="rId_hyperlink_2993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2138" TargetMode="External"/><Relationship Id="rId_hyperlink_2994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2139" TargetMode="External"/><Relationship Id="rId_hyperlink_2995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2140" TargetMode="External"/><Relationship Id="rId_hyperlink_2996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2141" TargetMode="External"/><Relationship Id="rId_hyperlink_2997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2142" TargetMode="External"/><Relationship Id="rId_hyperlink_2998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2442" TargetMode="External"/><Relationship Id="rId_hyperlink_2999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2443" TargetMode="External"/><Relationship Id="rId_hyperlink_3000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2444" TargetMode="External"/><Relationship Id="rId_hyperlink_3001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4697" TargetMode="External"/><Relationship Id="rId_hyperlink_3002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4154" TargetMode="External"/><Relationship Id="rId_hyperlink_3003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2445" TargetMode="External"/><Relationship Id="rId_hyperlink_3004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4702" TargetMode="External"/><Relationship Id="rId_hyperlink_3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2446" TargetMode="External"/><Relationship Id="rId_hyperlink_3006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2119" TargetMode="External"/><Relationship Id="rId_hyperlink_3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2120" TargetMode="External"/><Relationship Id="rId_hyperlink_3008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4650" TargetMode="External"/><Relationship Id="rId_hyperlink_3009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_3010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5699" TargetMode="External"/><Relationship Id="rId_hyperlink_3011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2186" TargetMode="External"/><Relationship Id="rId_hyperlink_3012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5700" TargetMode="External"/><Relationship Id="rId_hyperlink_3013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2272" TargetMode="External"/><Relationship Id="rId_hyperlink_3014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5701" TargetMode="External"/><Relationship Id="rId_hyperlink_3015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2273" TargetMode="External"/><Relationship Id="rId_hyperlink_3016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5702" TargetMode="External"/><Relationship Id="rId_hyperlink_3017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_3018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5703" TargetMode="External"/><Relationship Id="rId_hyperlink_3019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2395" TargetMode="External"/><Relationship Id="rId_hyperlink_3020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5704" TargetMode="External"/><Relationship Id="rId_hyperlink_3021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2396" TargetMode="External"/><Relationship Id="rId_hyperlink_3022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5705" TargetMode="External"/><Relationship Id="rId_hyperlink_3023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2397" TargetMode="External"/><Relationship Id="rId_hyperlink_3024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4670" TargetMode="External"/><Relationship Id="rId_hyperlink_3025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5706" TargetMode="External"/><Relationship Id="rId_hyperlink_3026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2437" TargetMode="External"/><Relationship Id="rId_hyperlink_3027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5707" TargetMode="External"/><Relationship Id="rId_hyperlink_3028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2025" TargetMode="External"/><Relationship Id="rId_hyperlink_3029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5708" TargetMode="External"/><Relationship Id="rId_hyperlink_3030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2026" TargetMode="External"/><Relationship Id="rId_hyperlink_3031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5709" TargetMode="External"/><Relationship Id="rId_hyperlink_3032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2027" TargetMode="External"/><Relationship Id="rId_hyperlink_3033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5710" TargetMode="External"/><Relationship Id="rId_hyperlink_3034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2381" TargetMode="External"/><Relationship Id="rId_hyperlink_3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5711" TargetMode="External"/><Relationship Id="rId_hyperlink_3036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2382" TargetMode="External"/><Relationship Id="rId_hyperlink_3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5712" TargetMode="External"/><Relationship Id="rId_hyperlink_3038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2411" TargetMode="External"/><Relationship Id="rId_hyperlink_3039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5713" TargetMode="External"/><Relationship Id="rId_hyperlink_3040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2028" TargetMode="External"/><Relationship Id="rId_hyperlink_3041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5714" TargetMode="External"/><Relationship Id="rId_hyperlink_3042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2030" TargetMode="External"/><Relationship Id="rId_hyperlink_3043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5715" TargetMode="External"/><Relationship Id="rId_hyperlink_3044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2032" TargetMode="External"/><Relationship Id="rId_hyperlink_3045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4699" TargetMode="External"/><Relationship Id="rId_hyperlink_3046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5716" TargetMode="External"/><Relationship Id="rId_hyperlink_3047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2033" TargetMode="External"/><Relationship Id="rId_hyperlink_3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5717" TargetMode="External"/><Relationship Id="rId_hyperlink_3049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6988" TargetMode="External"/><Relationship Id="rId_hyperlink_3050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2016" TargetMode="External"/><Relationship Id="rId_hyperlink_3051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4698" TargetMode="External"/><Relationship Id="rId_hyperlink_3052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5718" TargetMode="External"/><Relationship Id="rId_hyperlink_3053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6989" TargetMode="External"/><Relationship Id="rId_hyperlink_3054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2018" TargetMode="External"/><Relationship Id="rId_hyperlink_3055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4656" TargetMode="External"/><Relationship Id="rId_hyperlink_3056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4719" TargetMode="External"/><Relationship Id="rId_hyperlink_3057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5719" TargetMode="External"/><Relationship Id="rId_hyperlink_3058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6990" TargetMode="External"/><Relationship Id="rId_hyperlink_3059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2020" TargetMode="External"/><Relationship Id="rId_hyperlink_3060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4663" TargetMode="External"/><Relationship Id="rId_hyperlink_3061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2050" TargetMode="External"/><Relationship Id="rId_hyperlink_3062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6992" TargetMode="External"/><Relationship Id="rId_hyperlink_3063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2052" TargetMode="External"/><Relationship Id="rId_hyperlink_3064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6993" TargetMode="External"/><Relationship Id="rId_hyperlink_3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2054" TargetMode="External"/><Relationship Id="rId_hyperlink_3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6994" TargetMode="External"/><Relationship Id="rId_hyperlink_3067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2055" TargetMode="External"/><Relationship Id="rId_hyperlink_3068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6995" TargetMode="External"/><Relationship Id="rId_hyperlink_3069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2422" TargetMode="External"/><Relationship Id="rId_hyperlink_3070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6996" TargetMode="External"/><Relationship Id="rId_hyperlink_3071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2423" TargetMode="External"/><Relationship Id="rId_hyperlink_3072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6997" TargetMode="External"/><Relationship Id="rId_hyperlink_3073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2424" TargetMode="External"/><Relationship Id="rId_hyperlink_3074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6998" TargetMode="External"/><Relationship Id="rId_hyperlink_3075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2438" TargetMode="External"/><Relationship Id="rId_hyperlink_3076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6999" TargetMode="External"/><Relationship Id="rId_hyperlink_3077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2439" TargetMode="External"/><Relationship Id="rId_hyperlink_3078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7000" TargetMode="External"/><Relationship Id="rId_hyperlink_3079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2035" TargetMode="External"/><Relationship Id="rId_hyperlink_3080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7001" TargetMode="External"/><Relationship Id="rId_hyperlink_3081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2036" TargetMode="External"/><Relationship Id="rId_hyperlink_3082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7002" TargetMode="External"/><Relationship Id="rId_hyperlink_3083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2038" TargetMode="External"/><Relationship Id="rId_hyperlink_3084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7003" TargetMode="External"/><Relationship Id="rId_hyperlink_3085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2039" TargetMode="External"/><Relationship Id="rId_hyperlink_3086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7004" TargetMode="External"/><Relationship Id="rId_hyperlink_3087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2430" TargetMode="External"/><Relationship Id="rId_hyperlink_3088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7005" TargetMode="External"/><Relationship Id="rId_hyperlink_3089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2431" TargetMode="External"/><Relationship Id="rId_hyperlink_3090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7006" TargetMode="External"/><Relationship Id="rId_hyperlink_3091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2432" TargetMode="External"/><Relationship Id="rId_hyperlink_3092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4657" TargetMode="External"/><Relationship Id="rId_hyperlink_3093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7007" TargetMode="External"/><Relationship Id="rId_hyperlink_3094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2433" TargetMode="External"/><Relationship Id="rId_hyperlink_3095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7008" TargetMode="External"/><Relationship Id="rId_hyperlink_3096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2434" TargetMode="External"/><Relationship Id="rId_hyperlink_3097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7009" TargetMode="External"/><Relationship Id="rId_hyperlink_3098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2435" TargetMode="External"/><Relationship Id="rId_hyperlink_3099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2436" TargetMode="External"/><Relationship Id="rId_hyperlink_3100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_3101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_3102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2043" TargetMode="External"/><Relationship Id="rId_hyperlink_3103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2177" TargetMode="External"/><Relationship Id="rId_hyperlink_3104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4671" TargetMode="External"/><Relationship Id="rId_hyperlink_3105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2178" TargetMode="External"/><Relationship Id="rId_hyperlink_3106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2179" TargetMode="External"/><Relationship Id="rId_hyperlink_3107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2418" TargetMode="External"/><Relationship Id="rId_hyperlink_3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2419" TargetMode="External"/><Relationship Id="rId_hyperlink_3109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2420" TargetMode="External"/><Relationship Id="rId_hyperlink_3110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2421" TargetMode="External"/><Relationship Id="rId_hyperlink_3111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2274" TargetMode="External"/><Relationship Id="rId_hyperlink_3112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2275" TargetMode="External"/><Relationship Id="rId_hyperlink_3113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2276" TargetMode="External"/><Relationship Id="rId_hyperlink_3114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2277" TargetMode="External"/><Relationship Id="rId_hyperlink_3115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2253" TargetMode="External"/><Relationship Id="rId_hyperlink_3116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2255" TargetMode="External"/><Relationship Id="rId_hyperlink_3117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2228" TargetMode="External"/><Relationship Id="rId_hyperlink_3118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2229" TargetMode="External"/><Relationship Id="rId_hyperlink_3119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4721" TargetMode="External"/><Relationship Id="rId_hyperlink_3120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2045" TargetMode="External"/><Relationship Id="rId_hyperlink_3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2046" TargetMode="External"/><Relationship Id="rId_hyperlink_3122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2047" TargetMode="External"/><Relationship Id="rId_hyperlink_3123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2049" TargetMode="External"/><Relationship Id="rId_hyperlink_3124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2184" TargetMode="External"/><Relationship Id="rId_hyperlink_3125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2412" TargetMode="External"/><Relationship Id="rId_hyperlink_3126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2413" TargetMode="External"/><Relationship Id="rId_hyperlink_3127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2414" TargetMode="External"/><Relationship Id="rId_hyperlink_3128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2094" TargetMode="External"/><Relationship Id="rId_hyperlink_3129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2095" TargetMode="External"/><Relationship Id="rId_hyperlink_3130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2096" TargetMode="External"/><Relationship Id="rId_hyperlink_3131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2097" TargetMode="External"/><Relationship Id="rId_hyperlink_3132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2266" TargetMode="External"/><Relationship Id="rId_hyperlink_3133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2267" TargetMode="External"/><Relationship Id="rId_hyperlink_3134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2268" TargetMode="External"/><Relationship Id="rId_hyperlink_3135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2403" TargetMode="External"/><Relationship Id="rId_hyperlink_3136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2404" TargetMode="External"/><Relationship Id="rId_hyperlink_3137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4701" TargetMode="External"/><Relationship Id="rId_hyperlink_3138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2405" TargetMode="External"/><Relationship Id="rId_hyperlink_3139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4704" TargetMode="External"/><Relationship Id="rId_hyperlink_3140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2407" TargetMode="External"/><Relationship Id="rId_hyperlink_3141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4682" TargetMode="External"/><Relationship Id="rId_hyperlink_3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2409" TargetMode="External"/><Relationship Id="rId_hyperlink_3143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2260" TargetMode="External"/><Relationship Id="rId_hyperlink_3144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2261" TargetMode="External"/><Relationship Id="rId_hyperlink_3145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2428" TargetMode="External"/><Relationship Id="rId_hyperlink_3146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2148" TargetMode="External"/><Relationship Id="rId_hyperlink_3147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2157" TargetMode="External"/><Relationship Id="rId_hyperlink_3148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2161" TargetMode="External"/><Relationship Id="rId_hyperlink_3149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2163" TargetMode="External"/><Relationship Id="rId_hyperlink_3150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2165" TargetMode="External"/><Relationship Id="rId_hyperlink_3151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2386" TargetMode="External"/><Relationship Id="rId_hyperlink_3152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2392" TargetMode="External"/><Relationship Id="rId_hyperlink_3153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2393" TargetMode="External"/><Relationship Id="rId_hyperlink_3154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2394" TargetMode="External"/><Relationship Id="rId_hyperlink_3155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2077" TargetMode="External"/><Relationship Id="rId_hyperlink_3156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5189" TargetMode="External"/><Relationship Id="rId_hyperlink_3157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2078" TargetMode="External"/><Relationship Id="rId_hyperlink_3158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2102" TargetMode="External"/><Relationship Id="rId_hyperlink_3159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4705" TargetMode="External"/><Relationship Id="rId_hyperlink_3160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2104" TargetMode="External"/><Relationship Id="rId_hyperlink_3161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2106" TargetMode="External"/><Relationship Id="rId_hyperlink_3162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2107" TargetMode="External"/><Relationship Id="rId_hyperlink_3163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2108" TargetMode="External"/><Relationship Id="rId_hyperlink_3164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2109" TargetMode="External"/><Relationship Id="rId_hyperlink_3165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2110" TargetMode="External"/><Relationship Id="rId_hyperlink_3166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2111" TargetMode="External"/><Relationship Id="rId_hyperlink_3167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4664" TargetMode="External"/><Relationship Id="rId_hyperlink_3168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2112" TargetMode="External"/><Relationship Id="rId_hyperlink_3169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2073" TargetMode="External"/><Relationship Id="rId_hyperlink_3170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2076" TargetMode="External"/><Relationship Id="rId_hyperlink_3171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2262" TargetMode="External"/><Relationship Id="rId_hyperlink_3172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2230" TargetMode="External"/><Relationship Id="rId_hyperlink_3173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2231" TargetMode="External"/><Relationship Id="rId_hyperlink_3174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4706" TargetMode="External"/><Relationship Id="rId_hyperlink_3175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2233" TargetMode="External"/><Relationship Id="rId_hyperlink_3176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4707" TargetMode="External"/><Relationship Id="rId_hyperlink_3177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2234" TargetMode="External"/><Relationship Id="rId_hyperlink_3178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2235" TargetMode="External"/><Relationship Id="rId_hyperlink_3179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2242" TargetMode="External"/><Relationship Id="rId_hyperlink_3180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4712" TargetMode="External"/><Relationship Id="rId_hyperlink_3181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2243" TargetMode="External"/><Relationship Id="rId_hyperlink_3182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2244" TargetMode="External"/><Relationship Id="rId_hyperlink_3183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2240" TargetMode="External"/><Relationship Id="rId_hyperlink_3184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2458" TargetMode="External"/><Relationship Id="rId_hyperlink_3185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2460" TargetMode="External"/><Relationship Id="rId_hyperlink_3186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2464" TargetMode="External"/><Relationship Id="rId_hyperlink_3187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6833" TargetMode="External"/><Relationship Id="rId_hyperlink_3188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2465" TargetMode="External"/><Relationship Id="rId_hyperlink_3189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6834" TargetMode="External"/><Relationship Id="rId_hyperlink_3190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2217" TargetMode="External"/><Relationship Id="rId_hyperlink_3191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6835" TargetMode="External"/><Relationship Id="rId_hyperlink_3192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2218" TargetMode="External"/><Relationship Id="rId_hyperlink_3193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6836" TargetMode="External"/><Relationship Id="rId_hyperlink_3194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2358" TargetMode="External"/><Relationship Id="rId_hyperlink_3195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4665" TargetMode="External"/><Relationship Id="rId_hyperlink_3196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6837" TargetMode="External"/><Relationship Id="rId_hyperlink_3197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2360" TargetMode="External"/><Relationship Id="rId_hyperlink_3198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6838" TargetMode="External"/><Relationship Id="rId_hyperlink_3199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_3200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6839" TargetMode="External"/><Relationship Id="rId_hyperlink_3201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2362" TargetMode="External"/><Relationship Id="rId_hyperlink_3202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6840" TargetMode="External"/><Relationship Id="rId_hyperlink_3203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2363" TargetMode="External"/><Relationship Id="rId_hyperlink_3204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6841" TargetMode="External"/><Relationship Id="rId_hyperlink_3205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2238" TargetMode="External"/><Relationship Id="rId_hyperlink_3206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6842" TargetMode="External"/><Relationship Id="rId_hyperlink_3207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2239" TargetMode="External"/><Relationship Id="rId_hyperlink_3208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6843" TargetMode="External"/><Relationship Id="rId_hyperlink_3209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2467" TargetMode="External"/><Relationship Id="rId_hyperlink_3210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6844" TargetMode="External"/><Relationship Id="rId_hyperlink_3211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2471" TargetMode="External"/><Relationship Id="rId_hyperlink_3212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6845" TargetMode="External"/><Relationship Id="rId_hyperlink_3213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_3214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6846" TargetMode="External"/><Relationship Id="rId_hyperlink_3215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2473" TargetMode="External"/><Relationship Id="rId_hyperlink_3216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6847" TargetMode="External"/><Relationship Id="rId_hyperlink_3217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2476" TargetMode="External"/><Relationship Id="rId_hyperlink_3218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6848" TargetMode="External"/><Relationship Id="rId_hyperlink_3219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2485" TargetMode="External"/><Relationship Id="rId_hyperlink_3220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6849" TargetMode="External"/><Relationship Id="rId_hyperlink_3221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2487" TargetMode="External"/><Relationship Id="rId_hyperlink_3222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4730" TargetMode="External"/><Relationship Id="rId_hyperlink_3223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6850" TargetMode="External"/><Relationship Id="rId_hyperlink_3224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2488" TargetMode="External"/><Relationship Id="rId_hyperlink_3225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6851" TargetMode="External"/><Relationship Id="rId_hyperlink_3226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2489" TargetMode="External"/><Relationship Id="rId_hyperlink_3227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6852" TargetMode="External"/><Relationship Id="rId_hyperlink_3228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2490" TargetMode="External"/><Relationship Id="rId_hyperlink_3229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6853" TargetMode="External"/><Relationship Id="rId_hyperlink_3230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2491" TargetMode="External"/><Relationship Id="rId_hyperlink_3231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6854" TargetMode="External"/><Relationship Id="rId_hyperlink_3232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2492" TargetMode="External"/><Relationship Id="rId_hyperlink_3233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6855" TargetMode="External"/><Relationship Id="rId_hyperlink_3234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2493" TargetMode="External"/><Relationship Id="rId_hyperlink_3235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6856" TargetMode="External"/><Relationship Id="rId_hyperlink_3236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2494" TargetMode="External"/><Relationship Id="rId_hyperlink_3237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6857" TargetMode="External"/><Relationship Id="rId_hyperlink_3238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2495" TargetMode="External"/><Relationship Id="rId_hyperlink_3239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6858" TargetMode="External"/><Relationship Id="rId_hyperlink_3240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2496" TargetMode="External"/><Relationship Id="rId_hyperlink_3241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6859" TargetMode="External"/><Relationship Id="rId_hyperlink_3242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2497" TargetMode="External"/><Relationship Id="rId_hyperlink_3243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6860" TargetMode="External"/><Relationship Id="rId_hyperlink_3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2598" TargetMode="External"/><Relationship Id="rId_hyperlink_3245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6861" TargetMode="External"/><Relationship Id="rId_hyperlink_3246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2599" TargetMode="External"/><Relationship Id="rId_hyperlink_3247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6862" TargetMode="External"/><Relationship Id="rId_hyperlink_3248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2601" TargetMode="External"/><Relationship Id="rId_hyperlink_3249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6863" TargetMode="External"/><Relationship Id="rId_hyperlink_3250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2632" TargetMode="External"/><Relationship Id="rId_hyperlink_3251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6864" TargetMode="External"/><Relationship Id="rId_hyperlink_3252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2633" TargetMode="External"/><Relationship Id="rId_hyperlink_3253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6865" TargetMode="External"/><Relationship Id="rId_hyperlink_3254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2634" TargetMode="External"/><Relationship Id="rId_hyperlink_3255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6866" TargetMode="External"/><Relationship Id="rId_hyperlink_3256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2636" TargetMode="External"/><Relationship Id="rId_hyperlink_3257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6867" TargetMode="External"/><Relationship Id="rId_hyperlink_3258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2637" TargetMode="External"/><Relationship Id="rId_hyperlink_3259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6868" TargetMode="External"/><Relationship Id="rId_hyperlink_3260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2527" TargetMode="External"/><Relationship Id="rId_hyperlink_3261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6869" TargetMode="External"/><Relationship Id="rId_hyperlink_3262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2528" TargetMode="External"/><Relationship Id="rId_hyperlink_3263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6870" TargetMode="External"/><Relationship Id="rId_hyperlink_3264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2530" TargetMode="External"/><Relationship Id="rId_hyperlink_3265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6871" TargetMode="External"/><Relationship Id="rId_hyperlink_3266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2531" TargetMode="External"/><Relationship Id="rId_hyperlink_3267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6872" TargetMode="External"/><Relationship Id="rId_hyperlink_3268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2532" TargetMode="External"/><Relationship Id="rId_hyperlink_3269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6873" TargetMode="External"/><Relationship Id="rId_hyperlink_3270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4067" TargetMode="External"/><Relationship Id="rId_hyperlink_3271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4068" TargetMode="External"/><Relationship Id="rId_hyperlink_3272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5304" TargetMode="External"/><Relationship Id="rId_hyperlink_3273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4069" TargetMode="External"/><Relationship Id="rId_hyperlink_3274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4321" TargetMode="External"/><Relationship Id="rId_hyperlink_3275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4322" TargetMode="External"/><Relationship Id="rId_hyperlink_3276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4647" TargetMode="External"/><Relationship Id="rId_hyperlink_3277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4634" TargetMode="External"/><Relationship Id="rId_hyperlink_3278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4088" TargetMode="External"/><Relationship Id="rId_hyperlink_3279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6390" TargetMode="External"/><Relationship Id="rId_hyperlink_3280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6393" TargetMode="External"/><Relationship Id="rId_hyperlink_3281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4099" TargetMode="External"/><Relationship Id="rId_hyperlink_3282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3002" TargetMode="External"/><Relationship Id="rId_hyperlink_3283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5258" TargetMode="External"/><Relationship Id="rId_hyperlink_3284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3039" TargetMode="External"/><Relationship Id="rId_hyperlink_3285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5343" TargetMode="External"/><Relationship Id="rId_hyperlink_3286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3862" TargetMode="External"/><Relationship Id="rId_hyperlink_3287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4111" TargetMode="External"/><Relationship Id="rId_hyperlink_3288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3864" TargetMode="External"/><Relationship Id="rId_hyperlink_3289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5393" TargetMode="External"/><Relationship Id="rId_hyperlink_3290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5653" TargetMode="External"/><Relationship Id="rId_hyperlink_3291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5654" TargetMode="External"/><Relationship Id="rId_hyperlink_3292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5655" TargetMode="External"/><Relationship Id="rId_hyperlink_3293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5656" TargetMode="External"/><Relationship Id="rId_hyperlink_3294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5657" TargetMode="External"/><Relationship Id="rId_hyperlink_3295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4119" TargetMode="External"/><Relationship Id="rId_hyperlink_3296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5354" TargetMode="External"/><Relationship Id="rId_hyperlink_3297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5268" TargetMode="External"/><Relationship Id="rId_hyperlink_3298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3305" TargetMode="External"/><Relationship Id="rId_hyperlink_3299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4370" TargetMode="External"/><Relationship Id="rId_hyperlink_3300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5108" TargetMode="External"/><Relationship Id="rId_hyperlink_3301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5267" TargetMode="External"/><Relationship Id="rId_hyperlink_3302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3419" TargetMode="External"/><Relationship Id="rId_hyperlink_3303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3883" TargetMode="External"/><Relationship Id="rId_hyperlink_3304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3437" TargetMode="External"/><Relationship Id="rId_hyperlink_3305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3887" TargetMode="External"/><Relationship Id="rId_hyperlink_3306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4134" TargetMode="External"/><Relationship Id="rId_hyperlink_3307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4137" TargetMode="External"/><Relationship Id="rId_hyperlink_3308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4138" TargetMode="External"/><Relationship Id="rId_hyperlink_3309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4140" TargetMode="External"/><Relationship Id="rId_hyperlink_3310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3533" TargetMode="External"/><Relationship Id="rId_hyperlink_3311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3617" TargetMode="External"/><Relationship Id="rId_hyperlink_3312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4145" TargetMode="External"/><Relationship Id="rId_hyperlink_3313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4648" TargetMode="External"/><Relationship Id="rId_hyperlink_3314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4392" TargetMode="External"/><Relationship Id="rId_hyperlink_3315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4148" TargetMode="External"/><Relationship Id="rId_hyperlink_3316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4149" TargetMode="External"/><Relationship Id="rId_hyperlink_3317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4150" TargetMode="External"/><Relationship Id="rId_hyperlink_3318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3679" TargetMode="External"/><Relationship Id="rId_hyperlink_3319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3908" TargetMode="External"/><Relationship Id="rId_hyperlink_3320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3912" TargetMode="External"/><Relationship Id="rId_hyperlink_3321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3913" TargetMode="External"/><Relationship Id="rId_hyperlink_3322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3730" TargetMode="External"/><Relationship Id="rId_hyperlink_3323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4412" TargetMode="External"/><Relationship Id="rId_hyperlink_3324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4413" TargetMode="External"/><Relationship Id="rId_hyperlink_3325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3920" TargetMode="External"/><Relationship Id="rId_hyperlink_3326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3734" TargetMode="External"/><Relationship Id="rId_hyperlink_3327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3735" TargetMode="External"/><Relationship Id="rId_hyperlink_3328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3924" TargetMode="External"/><Relationship Id="rId_hyperlink_3329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6728" TargetMode="External"/><Relationship Id="rId_hyperlink_3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4696" TargetMode="External"/><Relationship Id="rId_hyperlink_3331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3925" TargetMode="External"/><Relationship Id="rId_hyperlink_3332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6729" TargetMode="External"/><Relationship Id="rId_hyperlink_3333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4421" TargetMode="External"/><Relationship Id="rId_hyperlink_3334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6730" TargetMode="External"/><Relationship Id="rId_hyperlink_3335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6731" TargetMode="External"/><Relationship Id="rId_hyperlink_3336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6987" TargetMode="External"/><Relationship Id="rId_hyperlink_3337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6732" TargetMode="External"/><Relationship Id="rId_hyperlink_3338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7244" TargetMode="External"/><Relationship Id="rId_hyperlink_3339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6733" TargetMode="External"/><Relationship Id="rId_hyperlink_3340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6734" TargetMode="External"/><Relationship Id="rId_hyperlink_3341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6735" TargetMode="External"/><Relationship Id="rId_hyperlink_3342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6991" TargetMode="External"/><Relationship Id="rId_hyperlink_3343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4427" TargetMode="External"/><Relationship Id="rId_hyperlink_3344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6736" TargetMode="External"/><Relationship Id="rId_hyperlink_3345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6737" TargetMode="External"/><Relationship Id="rId_hyperlink_3346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6738" TargetMode="External"/><Relationship Id="rId_hyperlink_3347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6739" TargetMode="External"/><Relationship Id="rId_hyperlink_3348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6740" TargetMode="External"/><Relationship Id="rId_hyperlink_3349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3937" TargetMode="External"/><Relationship Id="rId_hyperlink_3350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4186" TargetMode="External"/><Relationship Id="rId_hyperlink_3351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6741" TargetMode="External"/><Relationship Id="rId_hyperlink_3352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3938" TargetMode="External"/><Relationship Id="rId_hyperlink_3353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6742" TargetMode="External"/><Relationship Id="rId_hyperlink_3354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3939" TargetMode="External"/><Relationship Id="rId_hyperlink_3355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6743" TargetMode="External"/><Relationship Id="rId_hyperlink_3356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6744" TargetMode="External"/><Relationship Id="rId_hyperlink_3357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6745" TargetMode="External"/><Relationship Id="rId_hyperlink_3358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3942" TargetMode="External"/><Relationship Id="rId_hyperlink_3359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4191" TargetMode="External"/><Relationship Id="rId_hyperlink_3360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6746" TargetMode="External"/><Relationship Id="rId_hyperlink_3361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6747" TargetMode="External"/><Relationship Id="rId_hyperlink_3362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3944" TargetMode="External"/><Relationship Id="rId_hyperlink_3363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6748" TargetMode="External"/><Relationship Id="rId_hyperlink_3364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4194" TargetMode="External"/><Relationship Id="rId_hyperlink_3365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6749" TargetMode="External"/><Relationship Id="rId_hyperlink_3366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3946" TargetMode="External"/><Relationship Id="rId_hyperlink_3367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6750" TargetMode="External"/><Relationship Id="rId_hyperlink_3368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6751" TargetMode="External"/><Relationship Id="rId_hyperlink_3369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6752" TargetMode="External"/><Relationship Id="rId_hyperlink_3370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4198" TargetMode="External"/><Relationship Id="rId_hyperlink_3371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6753" TargetMode="External"/><Relationship Id="rId_hyperlink_3372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6754" TargetMode="External"/><Relationship Id="rId_hyperlink_3373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4200" TargetMode="External"/><Relationship Id="rId_hyperlink_3374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4446" TargetMode="External"/><Relationship Id="rId_hyperlink_3375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6755" TargetMode="External"/><Relationship Id="rId_hyperlink_3376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4447" TargetMode="External"/><Relationship Id="rId_hyperlink_3377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6756" TargetMode="External"/><Relationship Id="rId_hyperlink_3378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6757" TargetMode="External"/><Relationship Id="rId_hyperlink_3379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6758" TargetMode="External"/><Relationship Id="rId_hyperlink_3380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5340" TargetMode="External"/><Relationship Id="rId_hyperlink_3381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6759" TargetMode="External"/><Relationship Id="rId_hyperlink_3382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3956" TargetMode="External"/><Relationship Id="rId_hyperlink_3383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6760" TargetMode="External"/><Relationship Id="rId_hyperlink_3384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5341" TargetMode="External"/><Relationship Id="rId_hyperlink_3385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6761" TargetMode="External"/><Relationship Id="rId_hyperlink_3386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4453" TargetMode="External"/><Relationship Id="rId_hyperlink_3387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6762" TargetMode="External"/><Relationship Id="rId_hyperlink_3388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4454" TargetMode="External"/><Relationship Id="rId_hyperlink_3389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6763" TargetMode="External"/><Relationship Id="rId_hyperlink_3390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6764" TargetMode="External"/><Relationship Id="rId_hyperlink_3391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6765" TargetMode="External"/><Relationship Id="rId_hyperlink_3392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6766" TargetMode="External"/><Relationship Id="rId_hyperlink_3393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3963" TargetMode="External"/><Relationship Id="rId_hyperlink_3394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6767" TargetMode="External"/><Relationship Id="rId_hyperlink_3395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3964" TargetMode="External"/><Relationship Id="rId_hyperlink_3396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6768" TargetMode="External"/><Relationship Id="rId_hyperlink_3397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3965" TargetMode="External"/><Relationship Id="rId_hyperlink_3398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3218" TargetMode="External"/><Relationship Id="rId_hyperlink_3399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6769" TargetMode="External"/><Relationship Id="rId_hyperlink_3400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6770" TargetMode="External"/><Relationship Id="rId_hyperlink_3401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3967" TargetMode="External"/><Relationship Id="rId_hyperlink_3402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6771" TargetMode="External"/><Relationship Id="rId_hyperlink_3403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3968" TargetMode="External"/><Relationship Id="rId_hyperlink_3404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5397" TargetMode="External"/><Relationship Id="rId_hyperlink_3405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6772" TargetMode="External"/><Relationship Id="rId_hyperlink_3406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3969" TargetMode="External"/><Relationship Id="rId_hyperlink_3407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6773" TargetMode="External"/><Relationship Id="rId_hyperlink_3408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3970" TargetMode="External"/><Relationship Id="rId_hyperlink_3409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3971" TargetMode="External"/><Relationship Id="rId_hyperlink_3410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5159" TargetMode="External"/><Relationship Id="rId_hyperlink_3411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3979" TargetMode="External"/><Relationship Id="rId_hyperlink_3412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5160" TargetMode="External"/><Relationship Id="rId_hyperlink_3413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3882" TargetMode="External"/><Relationship Id="rId_hyperlink_3414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4236" TargetMode="External"/><Relationship Id="rId_hyperlink_3415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4479" TargetMode="External"/><Relationship Id="rId_hyperlink_3416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3996" TargetMode="External"/><Relationship Id="rId_hyperlink_3417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4249" TargetMode="External"/><Relationship Id="rId_hyperlink_3418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4004" TargetMode="External"/><Relationship Id="rId_hyperlink_3419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4252" TargetMode="External"/><Relationship Id="rId_hyperlink_3420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4005" TargetMode="External"/><Relationship Id="rId_hyperlink_3421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4756" TargetMode="External"/><Relationship Id="rId_hyperlink_3422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4008" TargetMode="External"/><Relationship Id="rId_hyperlink_3423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4679" TargetMode="External"/><Relationship Id="rId_hyperlink_3424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4506" TargetMode="External"/><Relationship Id="rId_hyperlink_3425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4016" TargetMode="External"/><Relationship Id="rId_hyperlink_3426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4271" TargetMode="External"/><Relationship Id="rId_hyperlink_3427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4274" TargetMode="External"/><Relationship Id="rId_hyperlink_3428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7086" TargetMode="External"/><Relationship Id="rId_hyperlink_3429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4275" TargetMode="External"/><Relationship Id="rId_hyperlink_3430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4276" TargetMode="External"/><Relationship Id="rId_hyperlink_3431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4034" TargetMode="External"/><Relationship Id="rId_hyperlink_3432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4282" TargetMode="External"/><Relationship Id="rId_hyperlink_3433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4035" TargetMode="External"/><Relationship Id="rId_hyperlink_3434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4283" TargetMode="External"/><Relationship Id="rId_hyperlink_3435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4036" TargetMode="External"/><Relationship Id="rId_hyperlink_3436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4294" TargetMode="External"/><Relationship Id="rId_hyperlink_3437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4298" TargetMode="External"/><Relationship Id="rId_hyperlink_3438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4301" TargetMode="External"/><Relationship Id="rId_hyperlink_3439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4553" TargetMode="External"/><Relationship Id="rId_hyperlink_3440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5595" TargetMode="External"/><Relationship Id="rId_hyperlink_3441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5597" TargetMode="External"/><Relationship Id="rId_hyperlink_3442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5598" TargetMode="External"/><Relationship Id="rId_hyperlink_3443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5599" TargetMode="External"/><Relationship Id="rId_hyperlink_3444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4061" TargetMode="External"/><Relationship Id="rId_hyperlink_3445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5600" TargetMode="External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>