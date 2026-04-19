--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/power-regulator?page=2&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>03-Mar-2026 17:02:30</t>
+    <t>19-Apr-2026 17:00:41</t>
   </si>
   <si>
     <t>78M05 TO252 D-PAK SMD 1A 5V Linear Voltage Regulator</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4563</t>
   </si>
   <si>
     <t>TL431 SOT23 Hottech</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7207</t>
   </si>
   <si>
     <t>L78L05ABU SOT89 ST 5V 100mA Linear power regulator</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7142</t>
   </si>
   <si>
     <t xml:space="preserve">LM39302R HTC TO263 - Adjustable 3A Low-Voltage Low-Dropout Regulator </t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3397</t>
   </si>
@@ -830,65 +830,65 @@
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>3397</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
         <v>78.0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>5308</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>116.0</v>
+        <v>120.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>4687</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>60.0</v>
+        <v>75.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7078</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
         <v>18.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>4895</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>