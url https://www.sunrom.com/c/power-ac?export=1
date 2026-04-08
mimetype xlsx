--- v2 (2026-01-06)
+++ v3 (2026-04-08)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/power-ac</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>06-Jan-2026 13:18:57</t>
+    <t>08-Apr-2026 18:04:19</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male PCB Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7667</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Snap Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7668</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Holes Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7669</t>
   </si>
   <si>
     <t>AC Power Cord 1.5 Meter 10A 250V IEC320-C7 2 Pin female socket 3 pin AC Plug</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7814</t>
   </si>
@@ -778,65 +778,65 @@
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>5185</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
         <v>40.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>5184</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>50.0</v>
+        <v>55.0</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>5187</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>50.0</v>
+        <v>58.0</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>5199</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
         <v>23.6</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>5038</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>