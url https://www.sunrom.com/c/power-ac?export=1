--- v3 (2026-04-08)
+++ v4 (2026-05-26)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/power-ac</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>08-Apr-2026 18:04:19</t>
+    <t>27-May-2026 00:03:06</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male PCB Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7667</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Snap Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7668</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Holes Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7669</t>
   </si>
   <si>
     <t>AC Power Cord 1.5 Meter 10A 250V IEC320-C7 2 Pin female socket 3 pin AC Plug</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7814</t>
   </si>
@@ -582,303 +582,303 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7667</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>25.0</v>
+        <v>28.75</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7668</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7669</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>28.0</v>
+        <v>40.25</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7814</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>135.0</v>
+        <v>155.25</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>6454</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6455</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>6456</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>50.0</v>
+        <v>57.5</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>6457</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>50.0</v>
+        <v>57.5</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>6458</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>145.0</v>
+        <v>166.75</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>5478</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>175.0</v>
+        <v>201.25</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>5480</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>17.7</v>
+        <v>20.36</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>5212</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>150.0</v>
+        <v>172.5</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>4368</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>40.0</v>
+        <v>46.0</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>5185</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>40.0</v>
+        <v>46.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>5184</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>55.0</v>
+        <v>63.25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>5187</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>58.0</v>
+        <v>66.7</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>5199</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>5038</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>65.0</v>
+        <v>143.75</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>4940</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>14.0</v>
+        <v>16.1</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>