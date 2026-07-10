--- v4 (2026-05-26)
+++ v5 (2026-07-10)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/power-ac</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>27-May-2026 00:03:06</t>
+    <t>11-Jul-2026 03:29:33</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male PCB Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7667</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Snap Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7668</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Holes Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7669</t>
   </si>
   <si>
     <t>AC Power Cord 1.5 Meter 10A 250V IEC320-C7 2 Pin female socket 3 pin AC Plug</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7814</t>
   </si>