--- v5 (2026-07-10)
+++ v6 (2026-08-26)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/power-ac</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>11-Jul-2026 03:29:33</t>
+    <t>26-Aug-2026 17:01:37</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male PCB Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7667</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Snap Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7668</t>
   </si>
   <si>
     <t>AC Socket 2P 2.5A 250V IEC320-C8 Male Panel Holes Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7669</t>
   </si>
   <si>
     <t>AC Power Cord 1.5 Meter 10A 250V IEC320-C7 2 Pin female socket 3 pin AC Plug</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7814</t>
   </si>