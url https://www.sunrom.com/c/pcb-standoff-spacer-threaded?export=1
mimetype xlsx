--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -14,74 +14,74 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/pcb-standoff-spacer-threaded</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>27-Aug-2026 12:06:55</t>
+    <t>11-Oct-2026 15:23:00</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Female/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7878</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Male/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7816</t>
   </si>
   <si>
     <t>M3 x 20mm PCB Nylon Black Threaded Male/Female Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7192</t>
   </si>
   <si>
     <t>M3 x 25mm PCB Nylon Black Threaded Male/Female Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7193</t>
   </si>
@@ -170,62 +170,50 @@
     <t>https://www.sunrom.com/m/6255</t>
   </si>
   <si>
     <t>Hex Standoffs Spacers M3 (3mm) x 12mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2102</t>
   </si>
   <si>
     <t>Hex Standoffs Spacers M3 (3mm) x 20mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2104</t>
   </si>
   <si>
     <t>Hex Standoffs Spacers M3 (3mm) x 30mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2106</t>
   </si>
   <si>
     <t>Hex Standoffs Spacers M3 (3mm) x 40mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2107</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.sunrom.com/m/2109</t>
   </si>
   <si>
     <t>Hex Standoffs Spacers M3 (3mm) x 10mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2110</t>
   </si>
   <si>
     <t>Hex Standoffs Spacers M3 (3mm) x 12mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2111</t>
   </si>
   <si>
     <t>Hex Standoffs Spacers M3 (3mm) x 15mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2112</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -569,63 +557,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/pcb-standoff-spacer-threaded" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8163" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2102" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2104" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2106" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2107" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2108" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2109" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2110" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2111" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2112" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/pcb-standoff-spacer-threaded" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8163" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2102" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2104" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2106" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2107" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2110" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2111" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
@@ -932,148 +920,118 @@
         <v>48</v>
       </c>
       <c r="C24" s="5">
         <v>24.0</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>2107</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
         <v>26.0</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>5.25</v>
+        <v>8.0</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>5.75</v>
+        <v>10.0</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
-      </c>
-[...26 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D30" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>