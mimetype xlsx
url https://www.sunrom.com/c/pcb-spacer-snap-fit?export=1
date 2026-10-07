--- v7 (2026-08-22)
+++ v8 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/pcb-spacer-snap-fit</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 03:12:09</t>
+    <t>07-Oct-2026 06:30:44</t>
   </si>
   <si>
     <t>PCB Spacer Snap Fit 10mm Both Side</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7042</t>
   </si>
   <si>
     <t>PCB Spacer Snap Fit 15mm Both Side</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7043</t>
   </si>
   <si>
     <t>PCB Spacer Snap Fit 12mm Height Chassis Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7044</t>
   </si>
   <si>
     <t>LCD Mounting Spacer Snap Fit 5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7040</t>
   </si>