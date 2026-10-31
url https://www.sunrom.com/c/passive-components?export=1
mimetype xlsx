--- v6 (2026-09-16)
+++ v7 (2026-10-31)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/passive-components</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>16-Sep-2026 18:39:59</t>
+    <t>01-Nov-2026 02:50:15</t>
   </si>
   <si>
     <t>1uH (1R0) - 15A - SMD ASPI-0630LR-1R0 Inductor</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7909</t>
   </si>
   <si>
     <t>33uH (330) - 2.5A - SMD ASPI-0630LR-330 Inductor</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7910</t>
   </si>
   <si>
     <t>47uH (470) - 2A - SMD ASPI-0630LR-470 Inductor</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7911</t>
   </si>
   <si>
     <t>Microphone 4x1.3mm SMD Electret Condenser Capacitive Mic 4013</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7647</t>
   </si>
@@ -4222,51 +4222,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>3872</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
         <v>2.59</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>4901</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>7059</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
         <v>48.3</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>7072</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
@@ -5076,65 +5076,65 @@
         <v>197</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="3">
         <v>6678</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="5">
         <v>0.92</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="3">
         <v>6509</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="3">
         <v>6510</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="3">
         <v>6511</v>
       </c>
       <c r="B102" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="5">
         <v>34.5</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="3">
         <v>6512</v>
       </c>
       <c r="B103" t="s">
         <v>206</v>
@@ -5412,51 +5412,51 @@
         <v>245</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="3">
         <v>6964</v>
       </c>
       <c r="B123" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="5">
         <v>9.35</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="3">
         <v>6965</v>
       </c>
       <c r="B124" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="5">
-        <v>7.62</v>
+        <v>10.25</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="3">
         <v>6966</v>
       </c>
       <c r="B125" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="5">
         <v>15.39</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="3">
         <v>6967</v>
       </c>
       <c r="B126" t="s">
         <v>252</v>
@@ -5608,51 +5608,51 @@
         <v>273</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="3">
         <v>6978</v>
       </c>
       <c r="B137" t="s">
         <v>274</v>
       </c>
       <c r="C137" s="5">
         <v>43.13</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="3">
         <v>6979</v>
       </c>
       <c r="B138" t="s">
         <v>276</v>
       </c>
       <c r="C138" s="5">
-        <v>80.5</v>
+        <v>81.0</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="3">
         <v>6980</v>
       </c>
       <c r="B139" t="s">
         <v>278</v>
       </c>
       <c r="C139" s="5">
         <v>5.46</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="3">
         <v>6981</v>
       </c>
       <c r="B140" t="s">
         <v>280</v>
@@ -6112,51 +6112,51 @@
         <v>345</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="3">
         <v>5589</v>
       </c>
       <c r="B173" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="5">
         <v>18.4</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="3">
         <v>5372</v>
       </c>
       <c r="B174" t="s">
         <v>348</v>
       </c>
       <c r="C174" s="5">
-        <v>102.34999999999999</v>
+        <v>102.0</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="3">
         <v>5522</v>
       </c>
       <c r="B175" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="5">
         <v>20.7</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="3">
         <v>5521</v>
       </c>
       <c r="B176" t="s">
         <v>352</v>
@@ -6434,93 +6434,93 @@
         <v>391</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="3">
         <v>6788</v>
       </c>
       <c r="B196" t="s">
         <v>392</v>
       </c>
       <c r="C196" s="5">
         <v>1.04</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="3">
         <v>6789</v>
       </c>
       <c r="B197" t="s">
         <v>394</v>
       </c>
       <c r="C197" s="5">
-        <v>1.04</v>
+        <v>1.38</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="3">
         <v>6790</v>
       </c>
       <c r="B198" t="s">
         <v>396</v>
       </c>
       <c r="C198" s="5">
         <v>1.04</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="3">
         <v>6791</v>
       </c>
       <c r="B199" t="s">
         <v>398</v>
       </c>
       <c r="C199" s="5">
         <v>1.04</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="3">
         <v>6792</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200" s="5">
-        <v>1.04</v>
+        <v>1.38</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="3">
         <v>6793</v>
       </c>
       <c r="B201" t="s">
         <v>402</v>
       </c>
       <c r="C201" s="5">
         <v>1.04</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="3">
         <v>6794</v>
       </c>
       <c r="B202" t="s">
         <v>404</v>
@@ -6644,51 +6644,51 @@
         <v>421</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="3">
         <v>5257</v>
       </c>
       <c r="B211" t="s">
         <v>422</v>
       </c>
       <c r="C211" s="5">
         <v>9.2</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="3">
         <v>5132</v>
       </c>
       <c r="B212" t="s">
         <v>424</v>
       </c>
       <c r="C212" s="5">
-        <v>78.2</v>
+        <v>78.0</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="3">
         <v>3870</v>
       </c>
       <c r="B213" t="s">
         <v>426</v>
       </c>
       <c r="C213" s="5">
         <v>29.85</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="3">
         <v>5099</v>
       </c>
       <c r="B214" t="s">
         <v>428</v>
@@ -7652,51 +7652,51 @@
         <v>565</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="3">
         <v>6389</v>
       </c>
       <c r="B283" t="s">
         <v>566</v>
       </c>
       <c r="C283" s="5">
         <v>0.46</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="3">
         <v>4509</v>
       </c>
       <c r="B284" t="s">
         <v>568</v>
       </c>
       <c r="C284" s="5">
-        <v>57.5</v>
+        <v>58.0</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="3">
         <v>4270</v>
       </c>
       <c r="B285" t="s">
         <v>570</v>
       </c>
       <c r="C285" s="5">
         <v>8.050000000000001</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="3">
         <v>3842</v>
       </c>
       <c r="B286" t="s">
         <v>572</v>