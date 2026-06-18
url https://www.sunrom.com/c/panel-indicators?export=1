--- v3 (2026-03-20)
+++ v4 (2026-06-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/panel-indicators</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>21-Mar-2026 02:03:15</t>
+    <t>19-Jun-2026 04:43:12</t>
   </si>
   <si>
     <t>Green 10mm 12-24V DC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8000</t>
   </si>
   <si>
     <t>White 10mm 12-24V DC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8001</t>
   </si>
   <si>
     <t>Red 10mm 110-220V AC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8002</t>
   </si>
   <si>
     <t>Yellow 10mm 110-220V AC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8003</t>
   </si>
@@ -558,247 +558,247 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>8000</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>8001</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>8002</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>8003</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>8004</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>8005</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>8006</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7992</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7993</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7994</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7995</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7996</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7997</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7998</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7999</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>84.0</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>