--- v4 (2026-06-18)
+++ v5 (2026-08-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/panel-indicators</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Jun-2026 04:43:12</t>
+    <t>03-Aug-2026 11:25:26</t>
   </si>
   <si>
     <t>Green 10mm 12-24V DC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8000</t>
   </si>
   <si>
     <t>White 10mm 12-24V DC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8001</t>
   </si>
   <si>
     <t>Red 10mm 110-220V AC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8002</t>
   </si>
   <si>
     <t>Yellow 10mm 110-220V AC Panel Mount Indicator LED with 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8003</t>
   </si>