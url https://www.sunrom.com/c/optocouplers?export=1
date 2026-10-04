--- v6 (2026-08-19)
+++ v7 (2026-10-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/optocouplers</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 04:36:58</t>
+    <t>04-Oct-2026 06:50:25</t>
   </si>
   <si>
     <t>EL817C S1 Type SMD Optocoupler Everlight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3178</t>
   </si>
   <si>
     <t>EL4N35 4N35 6-Pin DIP Phototransistor Everlight</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5246</t>
   </si>
   <si>
     <t>HCPL-0631-500E - HCPL0631 - SMD - SOIC8 - Dual Channel High Speed Optocoupler</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5479</t>
   </si>
   <si>
     <t>HCPL-0600 AVAGO - SOIC8 (SMD 6N137)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3832</t>
   </si>
@@ -538,65 +538,65 @@
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>5246</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>18.4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>5479</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>97.75</v>
+        <v>98.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>3832</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>4448</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>13.57</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>3862</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>