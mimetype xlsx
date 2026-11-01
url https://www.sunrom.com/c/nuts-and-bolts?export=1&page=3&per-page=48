--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -14,74 +14,92 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/nuts-and-bolts?page=3&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 18:59:23</t>
+    <t>02-Nov-2026 01:05:46</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #4 (2.9mm) Diameter x 4.5mm Length CSK Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6940</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #4 (2.9mm) Diameter x 9.5mm Length CSK Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5110</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #4 (2.9mm) Diameter x 9.5mm Length Pan Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5111</t>
   </si>
   <si>
     <t>M2 (2mm) x 10mm Pan Head Phillips Plus Stainless Steel SS Machine Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7677</t>
   </si>
   <si>
     <t>Hex Nut M2 (2mm) x 0.4mm Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7687</t>
   </si>
   <si>
     <t>M3 x 7mm Fibre Washer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7077</t>
   </si>
   <si>
     <t>M3 x 10mm Counter Sunk CSK MS Slotted Minus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7080</t>
   </si>
@@ -160,56 +178,50 @@
   <si>
     <t>Counter Sunk CSK M5 (5mm) x 10mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2200</t>
   </si>
   <si>
     <t>Counter Sunk CSK M5 (5mm) x 20mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2201</t>
   </si>
   <si>
     <t>Counter Sunk CSK M6 (6mm) x 10mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2202</t>
   </si>
   <si>
     <t>Counter Sunk CSK M6 (6mm) x 20mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2203</t>
   </si>
   <si>
-    <t>Pan Head M3 (3mm) x 6mm MS Phillips Steel MS Machine Screws</t>
-[...4 lines deleted...]
-  <si>
     <t>Pan Head M3 (3mm) x 10mm MS Phillips Steel MS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2011</t>
   </si>
   <si>
     <t>Pan Head M3 (3mm) x 15mm MS Phillips Steel MS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2012</t>
   </si>
   <si>
     <t>Pan Head M3 (3mm) x 20mm MS Phillips Steel MS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2013</t>
   </si>
   <si>
     <t>Pan Head M2 (2mm) x 16mm Phillips/Plus Stainless Steel SS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2065</t>
   </si>
   <si>
     <t>Pan Head M2.5 (2.5mm) x 10mm Phillips/Plus Stainless Steel SS Machine Screws</t>
@@ -286,80 +298,68 @@
   <si>
     <t>Washer Head M3 (3mm) x 20mm Phillips Stainless Steel SS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2063</t>
   </si>
   <si>
     <t>M4 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2595</t>
   </si>
   <si>
     <t>Washer Head M4 (4mm) x 15mm Phillips Stainless Steel SS Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2183</t>
   </si>
   <si>
     <t>M5 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2596</t>
   </si>
   <si>
-    <t>Washer Head M3 (3mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
-[...4 lines deleted...]
-  <si>
     <t>M4 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2616</t>
   </si>
   <si>
     <t>Washer Head M4 (4mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2192</t>
   </si>
   <si>
     <t>M5 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2617</t>
   </si>
   <si>
-    <t>Washer Head M4 (4mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
-[...4 lines deleted...]
-  <si>
     <t>M6 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2618</t>
   </si>
   <si>
     <t>Washer Head M5 (5mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2194</t>
   </si>
   <si>
     <t>M8 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2619</t>
   </si>
   <si>
     <t>Washer Head M5 (5mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2195</t>
   </si>
   <si>
     <t>Self Drilling Screw SDS #8 (4.2mm) x 19mm Phillips Truss head Mild Steel MS Zinc Plated</t>
@@ -1018,56 +1018,50 @@
   <si>
     <t>SS Spring Washer M12 (12mm) Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2412</t>
   </si>
   <si>
     <t>SS Spring Washer M16 (16mm) Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2413</t>
   </si>
   <si>
     <t>SS Spring Washer M20 (20mm) Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2414</t>
   </si>
   <si>
     <t>Flat Washer 3.4mm x 6.7mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M3 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2094</t>
   </si>
   <si>
-    <t>Flat Washer 4.3mm x 9.3mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M4 screws</t>
-[...4 lines deleted...]
-  <si>
     <t>Flat Washer 4.9mm x 11mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M5 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2096</t>
   </si>
   <si>
     <t>Flat Washer 6.6mm x 12.55mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M6 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2097</t>
   </si>
   <si>
     <t>Flat Washer 3.4mm x 7.7mm IDxOD 0.8mm Thick Stainless Steel SS for M3 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2266</t>
   </si>
   <si>
     <t>Flat Washer 4.3mm x 8.8mm IDxOD 0.8mm Thick Stainless Steel SS for M4 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2267</t>
   </si>
   <si>
     <t>Flat Washer 6.3mm x 13mm IDxOD 0.8mm Thick Stainless Steel SS for M6 screws</t>
@@ -1138,66 +1132,54 @@
   <si>
     <t>Socket Head M6 (6mm) x 30mm Allen Cap Steel Black Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2161</t>
   </si>
   <si>
     <t>Socket Head M8 (8mm) x 16mm Allen Cap Steel Black Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2163</t>
   </si>
   <si>
     <t>Socket Head M8 (8mm) x 30mm Allen Cap Steel Black Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2165</t>
   </si>
   <si>
     <t>Bullet Fastener M12 (12mm) x 1.75mm Drop-In Anchor Mild Steel MS</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2386</t>
   </si>
   <si>
-    <t>Hex Nut M2 (2mm) x 0.4mm Brass</t>
-[...4 lines deleted...]
-  <si>
     <t>Hex Nut M2.5 (2.5mm) x 0.45mm Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2078</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.sunrom.com/m/2073</t>
   </si>
   <si>
     <t>Cheese Head M4 (4mm) x 10mm x 0.7mm Slotted Minus Brass Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2076</t>
   </si>
   <si>
     <t>Pop Rivet Installation Tool 17" Inch Heavy-Duty Blind Rivet Gun Long Handles</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2262</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##,##,##,##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1535,742 +1517,742 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/nuts-and-bolts?page=3&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2022" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2023" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2007" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2198" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2199" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2200" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2201" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2202" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2203" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2010" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2011" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2012" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2065" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2069" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2070" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2071" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2182" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2215" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2204" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2210" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2592" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2061" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2593" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2594" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2063" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2595" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2183" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2596" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2190" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2616" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2192" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2617" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2193" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2618" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2194" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2619" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2195" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2271" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2196" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2197" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2188" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2189" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2450" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2451" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2452" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2453" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2456" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2081" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2083" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2084" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2085" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2086" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2087" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2088" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2089" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2090" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2092" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2093" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2124" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2125" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2126" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2127" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2129" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2130" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2131" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2133" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2134" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2135" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2136" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2137" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2138" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2139" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2140" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2141" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2142" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2442" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2443" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2444" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2445" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2446" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2119" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2120" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2186" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2272" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2273" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2395" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2396" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2397" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2437" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2025" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2026" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2027" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2381" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2382" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2411" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2028" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2030" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2032" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2033" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2016" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2018" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2020" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2050" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2052" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2055" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2422" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2423" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2424" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2438" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2439" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2035" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2036" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2038" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2039" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2430" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2431" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2432" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2433" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2434" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2435" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2436" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2043" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2177" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2178" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2179" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2418" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2419" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2420" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2421" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2274" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2275" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2276" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2277" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2253" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2255" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2045" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2046" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2047" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2049" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2184" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2412" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2413" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2414" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2094" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2095" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2096" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2097" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2266" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2267" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2268" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2403" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2404" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2405" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2407" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2409" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2260" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2261" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2428" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2148" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2157" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2161" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2163" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2165" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2386" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2077" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2078" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2073" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2076" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2262" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/nuts-and-bolts?page=3&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6940" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5110" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5111" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2022" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2023" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2007" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2198" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2199" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2200" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2201" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2202" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2203" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2011" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2012" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2013" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2065" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2069" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2070" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2071" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2182" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2215" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2204" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2210" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2592" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2061" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2593" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2594" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2063" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2595" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2183" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2596" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2616" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2192" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2617" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2618" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2194" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2619" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2195" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2271" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2196" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2197" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2188" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2189" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2450" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2451" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2452" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2453" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2456" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2081" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2083" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2084" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2085" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2086" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2087" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2088" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2089" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2090" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2092" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2093" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2124" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2125" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2126" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2127" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2129" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2130" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2131" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2133" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2134" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2135" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2136" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2137" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2138" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2139" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2140" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2141" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2142" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2442" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2443" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2444" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2445" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2446" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2119" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2120" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2186" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2272" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2273" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2395" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2396" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2397" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2437" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2025" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2026" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2027" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2381" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2382" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2411" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2028" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2030" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2032" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2033" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2016" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2018" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2020" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2050" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2052" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2055" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2422" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2423" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2424" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2438" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2439" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2035" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2036" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2038" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2039" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2430" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2431" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2432" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2433" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2434" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2435" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2436" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2043" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2177" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2178" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2179" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2418" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2419" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2420" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2421" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2274" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2275" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2276" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2277" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2253" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2255" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2045" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2046" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2047" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2049" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2184" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2412" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2413" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2414" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2094" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2096" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2097" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2266" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2267" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2268" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2403" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2404" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2405" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2407" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2409" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2260" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2261" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2428" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2148" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2157" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2161" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2163" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2165" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2386" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2078" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2076" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2262" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D191"/>
+  <dimension ref="A1:D188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D191" sqref="D191"/>
+      <selection activeCell="D188" sqref="D188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
-        <v>7677</v>
+        <v>6940</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>4.89</v>
+        <v>1.75</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
-        <v>7687</v>
+        <v>5110</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>4.89</v>
+        <v>1.3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
-        <v>7077</v>
+        <v>5111</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>0.86</v>
+        <v>1.25</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
-        <v>7080</v>
+        <v>7677</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>1.15</v>
+        <v>4.89</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
-        <v>7081</v>
+        <v>7687</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>1.55</v>
+        <v>4.89</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
-        <v>6549</v>
+        <v>7077</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>1.78</v>
+        <v>0.86</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
-        <v>6550</v>
+        <v>7080</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>2.0099999999999998</v>
+        <v>1.15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
-        <v>6548</v>
+        <v>7081</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>0.98</v>
+        <v>1.55</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
-        <v>6547</v>
+        <v>6549</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>0.52</v>
+        <v>1.78</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
-        <v>6534</v>
+        <v>6550</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>0.69</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
-        <v>6521</v>
+        <v>6548</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>0.52</v>
+        <v>0.98</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
-        <v>2022</v>
+        <v>6547</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>4.43</v>
+        <v>0.52</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
-        <v>2023</v>
+        <v>6534</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>4.75</v>
+        <v>0.69</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
-        <v>2007</v>
+        <v>6521</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>0.8</v>
+        <v>0.52</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
-        <v>2198</v>
+        <v>2022</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>2.0</v>
+        <v>4.43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
-        <v>2199</v>
+        <v>2023</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>3.0</v>
+        <v>4.75</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
-        <v>2200</v>
+        <v>2007</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
-        <v>2201</v>
+        <v>2198</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>3.5</v>
+        <v>2.0</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
-        <v>2202</v>
+        <v>2199</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
-        <v>2203</v>
+        <v>2200</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>7.0</v>
+        <v>2.5</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
-        <v>2010</v>
+        <v>2201</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>0.65</v>
+        <v>3.5</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
-        <v>2011</v>
+        <v>2202</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>0.6</v>
+        <v>5.0</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
-        <v>2012</v>
+        <v>2203</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>0.7</v>
+        <v>7.0</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
-        <v>2065</v>
+        <v>2012</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>7.0</v>
+        <v>0.7</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
-        <v>2069</v>
+        <v>2013</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>8.0</v>
+        <v>0.8</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
-        <v>2070</v>
+        <v>2065</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
-        <v>2071</v>
+        <v>2069</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
-        <v>2072</v>
+        <v>2070</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
-        <v>2182</v>
+        <v>2071</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
-        <v>2215</v>
+        <v>2072</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
-        <v>2204</v>
+        <v>2182</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>0.5</v>
+        <v>7.0</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
-        <v>2592</v>
+        <v>2204</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>5.0</v>
+        <v>0.5</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
-        <v>2061</v>
+        <v>2210</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
-        <v>2593</v>
+        <v>2592</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
         <v>5.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
-        <v>2594</v>
+        <v>2061</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
         <v>5.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
-        <v>2063</v>
+        <v>2593</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
-        <v>2595</v>
+        <v>2594</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
         <v>5.0</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
-        <v>2183</v>
+        <v>2063</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
         <v>7.0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
-        <v>2596</v>
+        <v>2595</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
         <v>5.0</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
-        <v>2190</v>
+        <v>2183</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="5">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
-        <v>2616</v>
+        <v>2596</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
         <v>5.0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
-        <v>2192</v>
+        <v>2616</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>1.5</v>
+        <v>5.0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
-        <v>2617</v>
+        <v>2192</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>5.0</v>
+        <v>1.5</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
-        <v>2193</v>
+        <v>2617</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>2618</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
         <v>5.0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>2194</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
@@ -3872,396 +3854,354 @@
         <v>330</v>
       </c>
       <c r="C165" s="5">
         <v>19.85</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="3">
         <v>2094</v>
       </c>
       <c r="B166" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="5">
         <v>0.32</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="3">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B167" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="5">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="3">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="B168" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="5">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="3">
-        <v>2097</v>
+        <v>2266</v>
       </c>
       <c r="B169" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="5">
-        <v>0.3</v>
+        <v>2.0</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="3">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="B170" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="5">
-        <v>2.0</v>
+        <v>2.25</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="3">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="B171" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="5">
-        <v>2.25</v>
+        <v>4.0</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="3">
-        <v>2268</v>
+        <v>2403</v>
       </c>
       <c r="B172" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="5">
-        <v>4.0</v>
+        <v>1.2</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="3">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="B173" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="5">
-        <v>1.2</v>
+        <v>6.0</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="3">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="B174" t="s">
         <v>348</v>
       </c>
       <c r="C174" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="3">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="B175" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="3">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="B176" t="s">
         <v>352</v>
       </c>
       <c r="C176" s="5">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="3">
-        <v>2409</v>
+        <v>2260</v>
       </c>
       <c r="B177" t="s">
         <v>354</v>
       </c>
       <c r="C177" s="5">
-        <v>8.0</v>
+        <v>0.8</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="3">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="B178" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="5">
-        <v>0.8</v>
+        <v>0.85</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="3">
-        <v>2261</v>
+        <v>2428</v>
       </c>
       <c r="B179" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="5">
-        <v>0.85</v>
+        <v>7.0</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="3">
-        <v>2428</v>
+        <v>2148</v>
       </c>
       <c r="B180" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="5">
-        <v>7.0</v>
+        <v>3.24</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="3">
-        <v>2148</v>
+        <v>2157</v>
       </c>
       <c r="B181" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="5">
-        <v>3.24</v>
+        <v>4.66</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="3">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="B182" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="5">
-        <v>4.66</v>
+        <v>6.42</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="3">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="B183" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="5">
-        <v>6.42</v>
+        <v>9.34</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="3">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="B184" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="5">
-        <v>9.34</v>
+        <v>11.66</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="3">
-        <v>2165</v>
+        <v>2386</v>
       </c>
       <c r="B185" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="5">
-        <v>11.66</v>
+        <v>20.0</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="3">
-        <v>2386</v>
+        <v>2078</v>
       </c>
       <c r="B186" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="5">
-        <v>20.0</v>
+        <v>1.75</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="3">
-        <v>2077</v>
+        <v>2076</v>
       </c>
       <c r="B187" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="5">
-        <v>1.5</v>
+        <v>5.0</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="3">
-        <v>2078</v>
+        <v>2262</v>
       </c>
       <c r="B188" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="5">
-        <v>1.75</v>
+        <v>850.0</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>377</v>
-      </c>
-[...40 lines deleted...]
-        <v>383</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_21"/>
@@ -4408,53 +4348,50 @@
     <hyperlink ref="D164" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_186"/>
-    <hyperlink ref="D189" r:id="rId_hyperlink_187"/>
-[...1 lines deleted...]
-    <hyperlink ref="D191" r:id="rId_hyperlink_189"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>