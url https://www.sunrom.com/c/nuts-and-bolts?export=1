--- v6 (2026-08-03)
+++ v7 (2026-09-17)
@@ -14,74 +14,74 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/nuts-and-bolts</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>03-Aug-2026 09:30:18</t>
+    <t>17-Sep-2026 18:16:32</t>
   </si>
   <si>
     <t>M2 (2mm) x 10mm Pan Head Phillips Plus Stainless Steel SS Machine Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7677</t>
   </si>
   <si>
     <t>Hex Nut M2 (2mm) x 0.4mm Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7687</t>
   </si>
   <si>
     <t>M3 x 7mm Fibre Washer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7077</t>
   </si>
   <si>
     <t>M3 x 10mm Counter Sunk CSK MS Slotted Minus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7080</t>
   </si>
@@ -104,50 +104,1112 @@
     <t>https://www.sunrom.com/m/6550</t>
   </si>
   <si>
     <t>M3 x 6mm Counter Sunk CSK MS Slotted Minus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6548</t>
   </si>
   <si>
     <t>M3 Spring Washer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6547</t>
   </si>
   <si>
     <t>M3 Metal Nut</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6534</t>
   </si>
   <si>
     <t>M3 x 10mm Metal Washer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6521</t>
+  </si>
+  <si>
+    <t>Cheese Head M3 (3mm) x 6mm Nylon white plastic Slotted Minus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2022</t>
+  </si>
+  <si>
+    <t>Cheese Head M3 (3mm) x 8mm Nylon white plastic Slotted Minus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2023</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M3 (3mm) x 10mm MS Steel Plus Phillips Machine Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2007</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M4 (4mm) x 10mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2198</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M4 (4mm) x 20mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2199</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M5 (5mm) x 10mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2200</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M5 (5mm) x 20mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2201</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M6 (6mm) x 10mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2202</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M6 (6mm) x 20mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2203</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 6mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2010</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 10mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2011</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 15mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2012</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 20mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2013</t>
+  </si>
+  <si>
+    <t>Pan Head M2 (2mm) x 16mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2065</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 10mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2069</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 12mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2070</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 16mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2071</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 20mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2072</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 20mm Phillips/Plus Stainless Steel SS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2182</t>
+  </si>
+  <si>
+    <t>Pan Head M6 (6mm) x 30mm MS Phillips Steel MS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2215</t>
+  </si>
+  <si>
+    <t>Cheese Head M3 (3mm) x 10mm Slotted Minus Steel MS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2204</t>
+  </si>
+  <si>
+    <t>Cheese Head M6 (6mm) x 10mm Slotted Minus Steel MS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2210</t>
+  </si>
+  <si>
+    <t>M4 MS T-Nut Hammer Head Slide In for 20 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2592</t>
+  </si>
+  <si>
+    <t>Washer Head M3 (3mm) x 12mm Phillips Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2061</t>
+  </si>
+  <si>
+    <t>M5 MS T- Nut Hammer Head Slide In for 20 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2593</t>
+  </si>
+  <si>
+    <t>M3 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2594</t>
+  </si>
+  <si>
+    <t>Washer Head M3 (3mm) x 20mm Phillips Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2063</t>
+  </si>
+  <si>
+    <t>M4 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2595</t>
+  </si>
+  <si>
+    <t>Washer Head M4 (4mm) x 15mm Phillips Stainless Steel SS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2183</t>
+  </si>
+  <si>
+    <t>M5 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2596</t>
+  </si>
+  <si>
+    <t>Washer Head M3 (3mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2190</t>
+  </si>
+  <si>
+    <t>M4 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2616</t>
+  </si>
+  <si>
+    <t>Washer Head M4 (4mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2192</t>
+  </si>
+  <si>
+    <t>M5 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2617</t>
+  </si>
+  <si>
+    <t>Washer Head M4 (4mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2193</t>
+  </si>
+  <si>
+    <t>M6 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2618</t>
+  </si>
+  <si>
+    <t>Washer Head M5 (5mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2194</t>
+  </si>
+  <si>
+    <t>M8 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2619</t>
+  </si>
+  <si>
+    <t>Washer Head M5 (5mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2195</t>
+  </si>
+  <si>
+    <t>Self Drilling Screw SDS #8 (4.2mm) x 19mm Phillips Truss head Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2271</t>
+  </si>
+  <si>
+    <t>Washer Head M6 (6mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2196</t>
+  </si>
+  <si>
+    <t>Washer Head M6 (6mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2197</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #6 (3.5mm) Diameter x 16mm Length Pan Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2188</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #6 (3.5mm) Diameter x 16mm Length Pan Slotted Minus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2189</t>
+  </si>
+  <si>
+    <t>Socket Head M4 (4mm) x 12mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2449</t>
+  </si>
+  <si>
+    <t>Socket Head M4 (4mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2450</t>
+  </si>
+  <si>
+    <t>Socket Head M5 (5mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2451</t>
+  </si>
+  <si>
+    <t>Socket Head M5 (5mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2452</t>
+  </si>
+  <si>
+    <t>Socket Head M6 (6mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2453</t>
+  </si>
+  <si>
+    <t>Socket Head M8 (8mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2456</t>
+  </si>
+  <si>
+    <t>Allen Grub M3 (3mm) x 4mm x 0.5mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2081</t>
+  </si>
+  <si>
+    <t>Allen Grub M3 (3mm) x 8mm x 0.5mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2083</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 5mm x 0.7mm Set Screw Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2084</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 6mm x 0.7mm Set Screw Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2085</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 8mm x 0.7mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2086</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 10mm x 0.7mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2087</t>
+  </si>
+  <si>
+    <t>Allen Grub M5 (5mm) x 6mm x 0.8mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2088</t>
+  </si>
+  <si>
+    <t>Allen Grub M5 (5mm) x 8mm x 0.8mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2089</t>
+  </si>
+  <si>
+    <t>Allen Grub M5 (5mm) x 10mm x 0.8mm Set Screw Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2090</t>
+  </si>
+  <si>
+    <t>Allen Grub M6 (6mm) x 8mm x 1mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2092</t>
+  </si>
+  <si>
+    <t>Allen Grub M6 (6mm) x 10mm x 1mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2093</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M3 (3mm) x 25mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2124</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 10mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2125</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2126</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2127</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 12mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2129</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2130</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2131</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 12mm Allen Cap Stainless Steel Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2133</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2134</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2135</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 25mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2136</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2137</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 40mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2138</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2139</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 25mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2140</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2141</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 40mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2142</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2442</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2443</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 12mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2444</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2445</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2446</t>
+  </si>
+  <si>
+    <t>Button Head M4 (4mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2119</t>
+  </si>
+  <si>
+    <t>Button Head M5 (5mm) x 10mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2120</t>
+  </si>
+  <si>
+    <t>Hex Flange Bolt M6 (6mm) x 20mm x 1mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2185</t>
+  </si>
+  <si>
+    <t>Hex Flange Bolt M8 (8mm) x 25mm x 1.25mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2186</t>
+  </si>
+  <si>
+    <t>Hex Bolt M6 (6mm) x 20mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2272</t>
+  </si>
+  <si>
+    <t>Hex Bolt M8 (8mm) x 20mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2273</t>
+  </si>
+  <si>
+    <t>Hex Bolt M12 (12mm) x 35mm x 1.75mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2390</t>
+  </si>
+  <si>
+    <t>Hex Bolt M8 (8mm) x 35mm x 1.25mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2395</t>
+  </si>
+  <si>
+    <t>Hex Bolt M10 (10mm) x 40mm x 1.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2396</t>
+  </si>
+  <si>
+    <t>Hex Bolt M12 (12mm) x 40mm x 1.75mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2397</t>
+  </si>
+  <si>
+    <t>Hex Bolt M16 (16mm) x 30mm x 2mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2437</t>
+  </si>
+  <si>
+    <t>Wing Nut M4 (4mm) 0.7mm Pitch Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2025</t>
+  </si>
+  <si>
+    <t>Wing Nut M5 (5mm) 0.8mm Pitch Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2026</t>
+  </si>
+  <si>
+    <t>Wing Nut M6 (6mm) 1mm Pitch Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2027</t>
+  </si>
+  <si>
+    <t>Wing Nut M6 (6mm) 1mm Pitch Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2381</t>
+  </si>
+  <si>
+    <t>Wing Nut M8 (8mm) 1.25mm Pitch Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2382</t>
+  </si>
+  <si>
+    <t>Wing Nut M16 (16mm) 2mm Pitch Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2411</t>
+  </si>
+  <si>
+    <t>Flange Locknut M3 (3mm) x 0.5mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2028</t>
+  </si>
+  <si>
+    <t>Flange Locknut M5 (5mm) x 0.8mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2030</t>
+  </si>
+  <si>
+    <t>Flange Locknut M8 (8mm) x 1.25mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2032</t>
+  </si>
+  <si>
+    <t>Flange Locknut M10 (10mm) x 1.5mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2033</t>
+  </si>
+  <si>
+    <t>Hex Nut M5 (5mm) x 0.8mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2016</t>
+  </si>
+  <si>
+    <t>Hex Nut M8 (8mm) x 1.25mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2018</t>
+  </si>
+  <si>
+    <t>Hex Nut M12 (12mm) x 1.75mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2020</t>
+  </si>
+  <si>
+    <t>Hex Nut M3 (3mm) x 0.5mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2050</t>
+  </si>
+  <si>
+    <t>Hex Nut M5 (5mm) x 0.8mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2052</t>
+  </si>
+  <si>
+    <t>Hex Nut M8 (8mm) x 1.25mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2054</t>
+  </si>
+  <si>
+    <t>Hex Nut M10 (10mm) x 1.5mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2055</t>
+  </si>
+  <si>
+    <t>Hex Nut M12 (12mm) x 1.75mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2422</t>
+  </si>
+  <si>
+    <t>Hex Nut M16 (16mm) x 2mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2423</t>
+  </si>
+  <si>
+    <t>Hex Nut M20 (20mm) x 2.5mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2424</t>
+  </si>
+  <si>
+    <t>Hex Nut M16 (16mm) x 2mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2438</t>
+  </si>
+  <si>
+    <t>Hex Nut M20 (20mm) x 2.5mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2439</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M4 (4mm) 0.7mm Mild Steel MS Nylon-Insert Hex Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2035</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M5 (5mm) 0.8mm Mild Steel MS Nylon-Insert Hex Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2036</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M8 (8mm) 1.25mm Mild Steel MS Nylon-Insert Hex Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2038</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M10 (10mm) 1.5mm Mild Steel MS Nylon-Insert Hex Nyloc Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2039</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M5 (5mm) 0.8mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2430</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M6 (6mm) 1mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2431</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M8 (8mm) 1.25mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2432</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M10 (10mm) 1.5mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2433</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M12 (12mm) 1.75mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2434</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M16 (16mm) 2mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2435</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M20 (20mm) 2.5mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2436</t>
+  </si>
+  <si>
+    <t>Dome Nut M4 (4mm) 0.7mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2041</t>
+  </si>
+  <si>
+    <t>Dome Nut M5 (5mm) 0.8mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2042</t>
+  </si>
+  <si>
+    <t>Dome Nut M8 (8mm) 1.25mm Mild Steel MS Nickel Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2043</t>
+  </si>
+  <si>
+    <t>Dome Nut M5 (5mm) 0.8mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2177</t>
+  </si>
+  <si>
+    <t>Dome Nut M6 (6mm) 1mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2178</t>
+  </si>
+  <si>
+    <t>Dome Nut M8 (8mm) 1.25mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2179</t>
+  </si>
+  <si>
+    <t>Dome Nut M10 (10mm) 1.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2418</t>
+  </si>
+  <si>
+    <t>Dome Nut M12 (12mm) 1.75mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2419</t>
+  </si>
+  <si>
+    <t>Dome Nut M16 (16mm) 2mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2420</t>
+  </si>
+  <si>
+    <t>Dome Nut M20 (20mm) 2.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2421</t>
+  </si>
+  <si>
+    <t>Clinch Nut M3 (3mm) x 0.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2274</t>
+  </si>
+  <si>
+    <t>Clinch Nut M4 (4mm) x 0.7mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2275</t>
+  </si>
+  <si>
+    <t>Clinch Nut M5 (5mm) x 0.8mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2276</t>
+  </si>
+  <si>
+    <t>Clinch Nut M6 (6mm) x 1mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2277</t>
+  </si>
+  <si>
+    <t>Rivet Nut 5mm M5 x 0.8 Pitch</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2253</t>
+  </si>
+  <si>
+    <t>Rivet Nut 8mm M8 x 1.25 Pitch</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2255</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M4 (4mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2045</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M5 (5mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2046</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M6 (6mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2047</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M10 (10mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2049</t>
+  </si>
+  <si>
+    <t>Stainless Steel SS M3 (3mm) Overlapping Washer</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2184</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M12 (12mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2412</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M16 (16mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2413</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M20 (20mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2414</t>
+  </si>
+  <si>
+    <t>Flat Washer 3.4mm x 6.7mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M3 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2094</t>
+  </si>
+  <si>
+    <t>Flat Washer 4.3mm x 9.3mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M4 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2095</t>
+  </si>
+  <si>
+    <t>Flat Washer 4.9mm x 11mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M5 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2096</t>
+  </si>
+  <si>
+    <t>Flat Washer 6.6mm x 12.55mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M6 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2097</t>
+  </si>
+  <si>
+    <t>Flat Washer 3.4mm x 7.7mm IDxOD 0.8mm Thick Stainless Steel SS for M3 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2266</t>
+  </si>
+  <si>
+    <t>Flat Washer 4.3mm x 8.8mm IDxOD 0.8mm Thick Stainless Steel SS for M4 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2267</t>
+  </si>
+  <si>
+    <t>Flat Washer 6.3mm x 13mm IDxOD 0.8mm Thick Stainless Steel SS for M6 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2268</t>
+  </si>
+  <si>
+    <t>Flat Washer 8mm x 16mm IDxOD 1.5mm Thick Steel Zinc Plated MS for M8 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2403</t>
+  </si>
+  <si>
+    <t>Flat Washer 8.4mm x 16.2mm IDxOD 0.8mm Thick Stainless Steel SS for M8 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2404</t>
+  </si>
+  <si>
+    <t>Flat Washer 2.1mm x 4.9mm IDxOD 0.4mm Thick Stainless Steel SS for M2 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2405</t>
+  </si>
+  <si>
+    <t>Flat Washer 5.5mm x 11mm IDxOD 0.8mm Thick Stainless Steel SS for M5 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2407</t>
+  </si>
+  <si>
+    <t>Flat Washer 12.7mm x 25mm IDxOD 1.6mm Thick Stainless Steel SS for M12 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2409</t>
+  </si>
+  <si>
+    <t>POP Rivets 1/8" x 3/8" (3.2mm x 10mm) Aluminium Blind Rivets</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2260</t>
+  </si>
+  <si>
+    <t>POP Rivets 5/32" x 3/8" (4mm x 10mm) Aluminium Blind Rivets</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2261</t>
+  </si>
+  <si>
+    <t>CSK 6x20 Rivet 6mm Diameter x 20mm Length Counter Sunk Solid Aluminum</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2428</t>
+  </si>
+  <si>
+    <t>Socket Head M4 (4mm) x 10mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2148</t>
+  </si>
+  <si>
+    <t>Socket Head M6 (6mm) x 12mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2157</t>
+  </si>
+  <si>
+    <t>Socket Head M6 (6mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2161</t>
+  </si>
+  <si>
+    <t>Socket Head M8 (8mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2163</t>
+  </si>
+  <si>
+    <t>Socket Head M8 (8mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2165</t>
+  </si>
+  <si>
+    <t>Bullet Fastener M12 (12mm) x 1.75mm Drop-In Anchor Mild Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2386</t>
+  </si>
+  <si>
+    <t>Hex Nut M2 (2mm) x 0.4mm Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2077</t>
+  </si>
+  <si>
+    <t>Hex Nut M2.5 (2.5mm) x 0.45mm Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2078</t>
+  </si>
+  <si>
+    <t>Cheese Head M2 (2mm) x 10mm x 0.4mm Slotted Minus Brass Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2073</t>
+  </si>
+  <si>
+    <t>Cheese Head M4 (4mm) x 10mm x 0.7mm Slotted Minus Brass Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2076</t>
+  </si>
+  <si>
+    <t>Pop Rivet Installation Tool 17" Inch Heavy-Duty Blind Rivet Gun Long Handles</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2262</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##,##,##,##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -473,63 +1535,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/nuts-and-bolts" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/nuts-and-bolts" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2022" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2023" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2007" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2198" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2199" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2200" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2201" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2202" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2203" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2010" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2011" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2012" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2065" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2069" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2070" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2071" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2182" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2215" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2204" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2210" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2592" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2061" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2593" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2594" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2063" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2595" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2183" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2596" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2190" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2616" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2192" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2617" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2193" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2618" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2194" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2619" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2195" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2271" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2196" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2197" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2188" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2189" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2450" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2451" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2452" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2453" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2456" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2081" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2083" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2084" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2085" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2086" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2087" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2088" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2089" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2090" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2092" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2093" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2124" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2125" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2126" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2127" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2129" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2130" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2131" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2133" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2134" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2135" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2136" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2137" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2138" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2139" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2140" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2141" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2142" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2442" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2443" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2444" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2445" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2446" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2119" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2120" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2186" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2272" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2273" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2395" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2396" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2397" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2437" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2025" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2026" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2027" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2381" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2382" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2411" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2028" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2030" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2032" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2033" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2016" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2018" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2020" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2050" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2052" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2055" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2422" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2423" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2424" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2438" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2439" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2035" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2036" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2038" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2039" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2430" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2431" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2432" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2433" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2434" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2435" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2436" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2043" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2177" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2178" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2179" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2418" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2419" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2420" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2421" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2274" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2275" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2276" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2277" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2253" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2255" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2045" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2046" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2047" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2049" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2184" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2412" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2413" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2414" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2094" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2095" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2096" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2097" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2266" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2267" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2268" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2403" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2404" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2405" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2407" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2409" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2260" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2261" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2428" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2148" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2157" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2161" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2163" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2165" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2386" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2077" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2078" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2073" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2076" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2262" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="D191" sqref="D191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
@@ -678,66 +1740,2721 @@
       <c r="A13" s="3">
         <v>6534</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
         <v>0.69</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>6521</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>0.52</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="5">
+        <v>4.43</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="5">
+        <v>4.75</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="3">
+        <v>2007</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="3">
+        <v>2198</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="3">
+        <v>2199</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="3">
+        <v>2200</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="3">
+        <v>2201</v>
+      </c>
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="3">
+        <v>2202</v>
+      </c>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="3">
+        <v>2203</v>
+      </c>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="3">
+        <v>2010</v>
+      </c>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="3">
+        <v>2011</v>
+      </c>
+      <c r="B25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="3">
+        <v>2012</v>
+      </c>
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="3">
+        <v>2013</v>
+      </c>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="3">
+        <v>2065</v>
+      </c>
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="3">
+        <v>2069</v>
+      </c>
+      <c r="B29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="3">
+        <v>2070</v>
+      </c>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="3">
+        <v>2071</v>
+      </c>
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="3">
+        <v>2072</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="3">
+        <v>2182</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="3">
+        <v>2215</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="3">
+        <v>2204</v>
+      </c>
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="3">
+        <v>2210</v>
+      </c>
+      <c r="B36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="3">
+        <v>2592</v>
+      </c>
+      <c r="B37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="3">
+        <v>2061</v>
+      </c>
+      <c r="B38" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="3">
+        <v>2593</v>
+      </c>
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="3">
+        <v>2594</v>
+      </c>
+      <c r="B40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="3">
+        <v>2063</v>
+      </c>
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="3">
+        <v>2595</v>
+      </c>
+      <c r="B42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="3">
+        <v>2183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>86</v>
+      </c>
+      <c r="C43" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="3">
+        <v>2596</v>
+      </c>
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="3">
+        <v>2190</v>
+      </c>
+      <c r="B45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="3">
+        <v>2616</v>
+      </c>
+      <c r="B46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="3">
+        <v>2192</v>
+      </c>
+      <c r="B47" t="s">
+        <v>94</v>
+      </c>
+      <c r="C47" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="3">
+        <v>2617</v>
+      </c>
+      <c r="B48" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="3">
+        <v>2193</v>
+      </c>
+      <c r="B49" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="3">
+        <v>2618</v>
+      </c>
+      <c r="B50" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="3">
+        <v>2194</v>
+      </c>
+      <c r="B51" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="3">
+        <v>2619</v>
+      </c>
+      <c r="B52" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="3">
+        <v>2195</v>
+      </c>
+      <c r="B53" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="3">
+        <v>2271</v>
+      </c>
+      <c r="B54" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="3">
+        <v>2196</v>
+      </c>
+      <c r="B55" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="3">
+        <v>2197</v>
+      </c>
+      <c r="B56" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="3">
+        <v>2188</v>
+      </c>
+      <c r="B57" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="3">
+        <v>2189</v>
+      </c>
+      <c r="B58" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="3">
+        <v>2449</v>
+      </c>
+      <c r="B59" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="3">
+        <v>2450</v>
+      </c>
+      <c r="B60" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="3">
+        <v>2451</v>
+      </c>
+      <c r="B61" t="s">
+        <v>122</v>
+      </c>
+      <c r="C61" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="3">
+        <v>2452</v>
+      </c>
+      <c r="B62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="3">
+        <v>2453</v>
+      </c>
+      <c r="B63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="3">
+        <v>2456</v>
+      </c>
+      <c r="B64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="3">
+        <v>2081</v>
+      </c>
+      <c r="B65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="3">
+        <v>2083</v>
+      </c>
+      <c r="B66" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="3">
+        <v>2084</v>
+      </c>
+      <c r="B67" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="3">
+        <v>2085</v>
+      </c>
+      <c r="B68" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="3">
+        <v>2086</v>
+      </c>
+      <c r="B69" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="3">
+        <v>2087</v>
+      </c>
+      <c r="B70" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="3">
+        <v>2088</v>
+      </c>
+      <c r="B71" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="3">
+        <v>2089</v>
+      </c>
+      <c r="B72" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="3">
+        <v>2090</v>
+      </c>
+      <c r="B73" t="s">
+        <v>146</v>
+      </c>
+      <c r="C73" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="3">
+        <v>2092</v>
+      </c>
+      <c r="B74" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="3">
+        <v>2093</v>
+      </c>
+      <c r="B75" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="3">
+        <v>2124</v>
+      </c>
+      <c r="B76" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" s="5">
+        <v>7.44</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="3">
+        <v>2125</v>
+      </c>
+      <c r="B77" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" s="5">
+        <v>4.66</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="3">
+        <v>2126</v>
+      </c>
+      <c r="B78" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="3">
+        <v>2127</v>
+      </c>
+      <c r="B79" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="3">
+        <v>2129</v>
+      </c>
+      <c r="B80" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="3">
+        <v>2130</v>
+      </c>
+      <c r="B81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C81" s="5">
+        <v>4.22</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="3">
+        <v>2131</v>
+      </c>
+      <c r="B82" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" s="5">
+        <v>4.64</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="3">
+        <v>2133</v>
+      </c>
+      <c r="B83" t="s">
+        <v>166</v>
+      </c>
+      <c r="C83" s="5">
+        <v>10.66</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="3">
+        <v>2134</v>
+      </c>
+      <c r="B84" t="s">
+        <v>168</v>
+      </c>
+      <c r="C84" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="3">
+        <v>2135</v>
+      </c>
+      <c r="B85" t="s">
+        <v>170</v>
+      </c>
+      <c r="C85" s="5">
+        <v>5.18</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="3">
+        <v>2136</v>
+      </c>
+      <c r="B86" t="s">
+        <v>172</v>
+      </c>
+      <c r="C86" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="3">
+        <v>2137</v>
+      </c>
+      <c r="B87" t="s">
+        <v>174</v>
+      </c>
+      <c r="C87" s="5">
+        <v>7.28</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="3">
+        <v>2138</v>
+      </c>
+      <c r="B88" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="3">
+        <v>2139</v>
+      </c>
+      <c r="B89" t="s">
+        <v>178</v>
+      </c>
+      <c r="C89" s="5">
+        <v>9.36</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="3">
+        <v>2140</v>
+      </c>
+      <c r="B90" t="s">
+        <v>180</v>
+      </c>
+      <c r="C90" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="3">
+        <v>2141</v>
+      </c>
+      <c r="B91" t="s">
+        <v>182</v>
+      </c>
+      <c r="C91" s="5">
+        <v>11.84</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="3">
+        <v>2142</v>
+      </c>
+      <c r="B92" t="s">
+        <v>184</v>
+      </c>
+      <c r="C92" s="5">
+        <v>14.94</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="3">
+        <v>2442</v>
+      </c>
+      <c r="B93" t="s">
+        <v>186</v>
+      </c>
+      <c r="C93" s="5">
+        <v>7.85</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="3">
+        <v>2443</v>
+      </c>
+      <c r="B94" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="3">
+        <v>2444</v>
+      </c>
+      <c r="B95" t="s">
+        <v>190</v>
+      </c>
+      <c r="C95" s="5">
+        <v>8.25</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="3">
+        <v>2445</v>
+      </c>
+      <c r="B96" t="s">
+        <v>192</v>
+      </c>
+      <c r="C96" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="3">
+        <v>2446</v>
+      </c>
+      <c r="B97" t="s">
+        <v>194</v>
+      </c>
+      <c r="C97" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="3">
+        <v>2119</v>
+      </c>
+      <c r="B98" t="s">
+        <v>196</v>
+      </c>
+      <c r="C98" s="5">
+        <v>4.36</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="3">
+        <v>2120</v>
+      </c>
+      <c r="B99" t="s">
+        <v>198</v>
+      </c>
+      <c r="C99" s="5">
+        <v>4.58</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="3">
+        <v>2185</v>
+      </c>
+      <c r="B100" t="s">
+        <v>200</v>
+      </c>
+      <c r="C100" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="3">
+        <v>2186</v>
+      </c>
+      <c r="B101" t="s">
+        <v>202</v>
+      </c>
+      <c r="C101" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="3">
+        <v>2272</v>
+      </c>
+      <c r="B102" t="s">
+        <v>204</v>
+      </c>
+      <c r="C102" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="3">
+        <v>2273</v>
+      </c>
+      <c r="B103" t="s">
+        <v>206</v>
+      </c>
+      <c r="C103" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="3">
+        <v>2390</v>
+      </c>
+      <c r="B104" t="s">
+        <v>208</v>
+      </c>
+      <c r="C104" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="3">
+        <v>2395</v>
+      </c>
+      <c r="B105" t="s">
+        <v>210</v>
+      </c>
+      <c r="C105" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="3">
+        <v>2396</v>
+      </c>
+      <c r="B106" t="s">
+        <v>212</v>
+      </c>
+      <c r="C106" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" s="3">
+        <v>2397</v>
+      </c>
+      <c r="B107" t="s">
+        <v>214</v>
+      </c>
+      <c r="C107" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" s="3">
+        <v>2437</v>
+      </c>
+      <c r="B108" t="s">
+        <v>216</v>
+      </c>
+      <c r="C108" s="5">
+        <v>44.0</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B109" t="s">
+        <v>218</v>
+      </c>
+      <c r="C109" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B110" t="s">
+        <v>220</v>
+      </c>
+      <c r="C110" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="3">
+        <v>2027</v>
+      </c>
+      <c r="B111" t="s">
+        <v>222</v>
+      </c>
+      <c r="C111" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" s="3">
+        <v>2381</v>
+      </c>
+      <c r="B112" t="s">
+        <v>224</v>
+      </c>
+      <c r="C112" s="5">
+        <v>65.0</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" s="3">
+        <v>2382</v>
+      </c>
+      <c r="B113" t="s">
+        <v>226</v>
+      </c>
+      <c r="C113" s="5">
+        <v>110.0</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" s="3">
+        <v>2411</v>
+      </c>
+      <c r="B114" t="s">
+        <v>228</v>
+      </c>
+      <c r="C114" s="5">
+        <v>285.0</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" s="3">
+        <v>2028</v>
+      </c>
+      <c r="B115" t="s">
+        <v>230</v>
+      </c>
+      <c r="C115" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" s="3">
+        <v>2030</v>
+      </c>
+      <c r="B116" t="s">
+        <v>232</v>
+      </c>
+      <c r="C116" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="3">
+        <v>2032</v>
+      </c>
+      <c r="B117" t="s">
+        <v>234</v>
+      </c>
+      <c r="C117" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="3">
+        <v>2033</v>
+      </c>
+      <c r="B118" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" s="3">
+        <v>2016</v>
+      </c>
+      <c r="B119" t="s">
+        <v>238</v>
+      </c>
+      <c r="C119" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="3">
+        <v>2018</v>
+      </c>
+      <c r="B120" t="s">
+        <v>240</v>
+      </c>
+      <c r="C120" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B121" t="s">
+        <v>242</v>
+      </c>
+      <c r="C121" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="3">
+        <v>2050</v>
+      </c>
+      <c r="B122" t="s">
+        <v>244</v>
+      </c>
+      <c r="C122" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="3">
+        <v>2052</v>
+      </c>
+      <c r="B123" t="s">
+        <v>246</v>
+      </c>
+      <c r="C123" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="3">
+        <v>2054</v>
+      </c>
+      <c r="B124" t="s">
+        <v>248</v>
+      </c>
+      <c r="C124" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="3">
+        <v>2055</v>
+      </c>
+      <c r="B125" t="s">
+        <v>250</v>
+      </c>
+      <c r="C125" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="3">
+        <v>2422</v>
+      </c>
+      <c r="B126" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" s="3">
+        <v>2423</v>
+      </c>
+      <c r="B127" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" s="5">
+        <v>40.0</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="3">
+        <v>2424</v>
+      </c>
+      <c r="B128" t="s">
+        <v>256</v>
+      </c>
+      <c r="C128" s="5">
+        <v>68.0</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="3">
+        <v>2438</v>
+      </c>
+      <c r="B129" t="s">
+        <v>258</v>
+      </c>
+      <c r="C129" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="3">
+        <v>2439</v>
+      </c>
+      <c r="B130" t="s">
+        <v>260</v>
+      </c>
+      <c r="C130" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="3">
+        <v>2035</v>
+      </c>
+      <c r="B131" t="s">
+        <v>262</v>
+      </c>
+      <c r="C131" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="3">
+        <v>2036</v>
+      </c>
+      <c r="B132" t="s">
+        <v>264</v>
+      </c>
+      <c r="C132" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="3">
+        <v>2038</v>
+      </c>
+      <c r="B133" t="s">
+        <v>266</v>
+      </c>
+      <c r="C133" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="3">
+        <v>2039</v>
+      </c>
+      <c r="B134" t="s">
+        <v>268</v>
+      </c>
+      <c r="C134" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="3">
+        <v>2430</v>
+      </c>
+      <c r="B135" t="s">
+        <v>270</v>
+      </c>
+      <c r="C135" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" s="3">
+        <v>2431</v>
+      </c>
+      <c r="B136" t="s">
+        <v>272</v>
+      </c>
+      <c r="C136" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="3">
+        <v>2432</v>
+      </c>
+      <c r="B137" t="s">
+        <v>274</v>
+      </c>
+      <c r="C137" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="3">
+        <v>2433</v>
+      </c>
+      <c r="B138" t="s">
+        <v>276</v>
+      </c>
+      <c r="C138" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="3">
+        <v>2434</v>
+      </c>
+      <c r="B139" t="s">
+        <v>278</v>
+      </c>
+      <c r="C139" s="5">
+        <v>28.0</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="3">
+        <v>2435</v>
+      </c>
+      <c r="B140" t="s">
+        <v>280</v>
+      </c>
+      <c r="C140" s="5">
+        <v>75.0</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="3">
+        <v>2436</v>
+      </c>
+      <c r="B141" t="s">
+        <v>282</v>
+      </c>
+      <c r="C141" s="5">
+        <v>145.0</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="3">
+        <v>2041</v>
+      </c>
+      <c r="B142" t="s">
+        <v>284</v>
+      </c>
+      <c r="C142" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="3">
+        <v>2042</v>
+      </c>
+      <c r="B143" t="s">
+        <v>286</v>
+      </c>
+      <c r="C143" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="3">
+        <v>2043</v>
+      </c>
+      <c r="B144" t="s">
+        <v>288</v>
+      </c>
+      <c r="C144" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="3">
+        <v>2177</v>
+      </c>
+      <c r="B145" t="s">
+        <v>290</v>
+      </c>
+      <c r="C145" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="3">
+        <v>2178</v>
+      </c>
+      <c r="B146" t="s">
+        <v>292</v>
+      </c>
+      <c r="C146" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="3">
+        <v>2179</v>
+      </c>
+      <c r="B147" t="s">
+        <v>294</v>
+      </c>
+      <c r="C147" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="3">
+        <v>2418</v>
+      </c>
+      <c r="B148" t="s">
+        <v>296</v>
+      </c>
+      <c r="C148" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="3">
+        <v>2419</v>
+      </c>
+      <c r="B149" t="s">
+        <v>298</v>
+      </c>
+      <c r="C149" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="3">
+        <v>2420</v>
+      </c>
+      <c r="B150" t="s">
+        <v>300</v>
+      </c>
+      <c r="C150" s="5">
+        <v>120.0</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" s="3">
+        <v>2421</v>
+      </c>
+      <c r="B151" t="s">
+        <v>302</v>
+      </c>
+      <c r="C151" s="5">
+        <v>220.0</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" s="3">
+        <v>2274</v>
+      </c>
+      <c r="B152" t="s">
+        <v>304</v>
+      </c>
+      <c r="C152" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" s="3">
+        <v>2275</v>
+      </c>
+      <c r="B153" t="s">
+        <v>306</v>
+      </c>
+      <c r="C153" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" s="3">
+        <v>2276</v>
+      </c>
+      <c r="B154" t="s">
+        <v>308</v>
+      </c>
+      <c r="C154" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="3">
+        <v>2277</v>
+      </c>
+      <c r="B155" t="s">
+        <v>310</v>
+      </c>
+      <c r="C155" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="3">
+        <v>2253</v>
+      </c>
+      <c r="B156" t="s">
+        <v>312</v>
+      </c>
+      <c r="C156" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="3">
+        <v>2255</v>
+      </c>
+      <c r="B157" t="s">
+        <v>314</v>
+      </c>
+      <c r="C157" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" s="3">
+        <v>2045</v>
+      </c>
+      <c r="B158" t="s">
+        <v>316</v>
+      </c>
+      <c r="C158" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" s="3">
+        <v>2046</v>
+      </c>
+      <c r="B159" t="s">
+        <v>318</v>
+      </c>
+      <c r="C159" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="3">
+        <v>2047</v>
+      </c>
+      <c r="B160" t="s">
+        <v>320</v>
+      </c>
+      <c r="C160" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" s="3">
+        <v>2049</v>
+      </c>
+      <c r="B161" t="s">
+        <v>322</v>
+      </c>
+      <c r="C161" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="3">
+        <v>2184</v>
+      </c>
+      <c r="B162" t="s">
+        <v>324</v>
+      </c>
+      <c r="C162" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="3">
+        <v>2412</v>
+      </c>
+      <c r="B163" t="s">
+        <v>326</v>
+      </c>
+      <c r="C163" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="3">
+        <v>2413</v>
+      </c>
+      <c r="B164" t="s">
+        <v>328</v>
+      </c>
+      <c r="C164" s="5">
+        <v>10.75</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="3">
+        <v>2414</v>
+      </c>
+      <c r="B165" t="s">
+        <v>330</v>
+      </c>
+      <c r="C165" s="5">
+        <v>19.85</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="3">
+        <v>2094</v>
+      </c>
+      <c r="B166" t="s">
+        <v>332</v>
+      </c>
+      <c r="C166" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="3">
+        <v>2095</v>
+      </c>
+      <c r="B167" t="s">
+        <v>334</v>
+      </c>
+      <c r="C167" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="3">
+        <v>2096</v>
+      </c>
+      <c r="B168" t="s">
+        <v>336</v>
+      </c>
+      <c r="C168" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="3">
+        <v>2097</v>
+      </c>
+      <c r="B169" t="s">
+        <v>338</v>
+      </c>
+      <c r="C169" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="3">
+        <v>2266</v>
+      </c>
+      <c r="B170" t="s">
+        <v>340</v>
+      </c>
+      <c r="C170" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="3">
+        <v>2267</v>
+      </c>
+      <c r="B171" t="s">
+        <v>342</v>
+      </c>
+      <c r="C171" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="3">
+        <v>2268</v>
+      </c>
+      <c r="B172" t="s">
+        <v>344</v>
+      </c>
+      <c r="C172" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="3">
+        <v>2403</v>
+      </c>
+      <c r="B173" t="s">
+        <v>346</v>
+      </c>
+      <c r="C173" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="3">
+        <v>2404</v>
+      </c>
+      <c r="B174" t="s">
+        <v>348</v>
+      </c>
+      <c r="C174" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="3">
+        <v>2405</v>
+      </c>
+      <c r="B175" t="s">
+        <v>350</v>
+      </c>
+      <c r="C175" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="3">
+        <v>2407</v>
+      </c>
+      <c r="B176" t="s">
+        <v>352</v>
+      </c>
+      <c r="C176" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="3">
+        <v>2409</v>
+      </c>
+      <c r="B177" t="s">
+        <v>354</v>
+      </c>
+      <c r="C177" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="3">
+        <v>2260</v>
+      </c>
+      <c r="B178" t="s">
+        <v>356</v>
+      </c>
+      <c r="C178" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="3">
+        <v>2261</v>
+      </c>
+      <c r="B179" t="s">
+        <v>358</v>
+      </c>
+      <c r="C179" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="3">
+        <v>2428</v>
+      </c>
+      <c r="B180" t="s">
+        <v>360</v>
+      </c>
+      <c r="C180" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="3">
+        <v>2148</v>
+      </c>
+      <c r="B181" t="s">
+        <v>362</v>
+      </c>
+      <c r="C181" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="3">
+        <v>2157</v>
+      </c>
+      <c r="B182" t="s">
+        <v>364</v>
+      </c>
+      <c r="C182" s="5">
+        <v>4.66</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="3">
+        <v>2161</v>
+      </c>
+      <c r="B183" t="s">
+        <v>366</v>
+      </c>
+      <c r="C183" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="3">
+        <v>2163</v>
+      </c>
+      <c r="B184" t="s">
+        <v>368</v>
+      </c>
+      <c r="C184" s="5">
+        <v>9.34</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="3">
+        <v>2165</v>
+      </c>
+      <c r="B185" t="s">
+        <v>370</v>
+      </c>
+      <c r="C185" s="5">
+        <v>11.66</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="3">
+        <v>2386</v>
+      </c>
+      <c r="B186" t="s">
+        <v>372</v>
+      </c>
+      <c r="C186" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="3">
+        <v>2077</v>
+      </c>
+      <c r="B187" t="s">
+        <v>374</v>
+      </c>
+      <c r="C187" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="3">
+        <v>2078</v>
+      </c>
+      <c r="B188" t="s">
+        <v>376</v>
+      </c>
+      <c r="C188" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="3">
+        <v>2073</v>
+      </c>
+      <c r="B189" t="s">
+        <v>378</v>
+      </c>
+      <c r="C189" s="5">
+        <v>4.25</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="3">
+        <v>2076</v>
+      </c>
+      <c r="B190" t="s">
+        <v>380</v>
+      </c>
+      <c r="C190" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="3">
+        <v>2262</v>
+      </c>
+      <c r="B191" t="s">
+        <v>382</v>
+      </c>
+      <c r="C191" s="5">
+        <v>850.0</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_189"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>