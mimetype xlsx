--- v7 (2026-09-17)
+++ v8 (2026-11-01)
@@ -14,74 +14,92 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/nuts-and-bolts</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 18:16:32</t>
+    <t>02-Nov-2026 00:14:32</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #4 (2.9mm) Diameter x 4.5mm Length CSK Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6940</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #4 (2.9mm) Diameter x 9.5mm Length CSK Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5110</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #4 (2.9mm) Diameter x 9.5mm Length Pan Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5111</t>
   </si>
   <si>
     <t>M2 (2mm) x 10mm Pan Head Phillips Plus Stainless Steel SS Machine Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7677</t>
   </si>
   <si>
     <t>Hex Nut M2 (2mm) x 0.4mm Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7687</t>
   </si>
   <si>
     <t>M3 x 7mm Fibre Washer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7077</t>
   </si>
   <si>
     <t>M3 x 10mm Counter Sunk CSK MS Slotted Minus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7080</t>
   </si>
@@ -160,56 +178,50 @@
   <si>
     <t>Counter Sunk CSK M5 (5mm) x 10mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2200</t>
   </si>
   <si>
     <t>Counter Sunk CSK M5 (5mm) x 20mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2201</t>
   </si>
   <si>
     <t>Counter Sunk CSK M6 (6mm) x 10mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2202</t>
   </si>
   <si>
     <t>Counter Sunk CSK M6 (6mm) x 20mm Steel MS Phillips Plus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2203</t>
   </si>
   <si>
-    <t>Pan Head M3 (3mm) x 6mm MS Phillips Steel MS Machine Screws</t>
-[...4 lines deleted...]
-  <si>
     <t>Pan Head M3 (3mm) x 10mm MS Phillips Steel MS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2011</t>
   </si>
   <si>
     <t>Pan Head M3 (3mm) x 15mm MS Phillips Steel MS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2012</t>
   </si>
   <si>
     <t>Pan Head M3 (3mm) x 20mm MS Phillips Steel MS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2013</t>
   </si>
   <si>
     <t>Pan Head M2 (2mm) x 16mm Phillips/Plus Stainless Steel SS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2065</t>
   </si>
   <si>
     <t>Pan Head M2.5 (2.5mm) x 10mm Phillips/Plus Stainless Steel SS Machine Screws</t>
@@ -286,80 +298,68 @@
   <si>
     <t>Washer Head M3 (3mm) x 20mm Phillips Stainless Steel SS Machine Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2063</t>
   </si>
   <si>
     <t>M4 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2595</t>
   </si>
   <si>
     <t>Washer Head M4 (4mm) x 15mm Phillips Stainless Steel SS Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2183</t>
   </si>
   <si>
     <t>M5 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2596</t>
   </si>
   <si>
-    <t>Washer Head M3 (3mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
-[...4 lines deleted...]
-  <si>
     <t>M4 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2616</t>
   </si>
   <si>
     <t>Washer Head M4 (4mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2192</t>
   </si>
   <si>
     <t>M5 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2617</t>
   </si>
   <si>
-    <t>Washer Head M4 (4mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
-[...4 lines deleted...]
-  <si>
     <t>M6 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2618</t>
   </si>
   <si>
     <t>Washer Head M5 (5mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2194</t>
   </si>
   <si>
     <t>M8 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2619</t>
   </si>
   <si>
     <t>Washer Head M5 (5mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2195</t>
   </si>
   <si>
     <t>Self Drilling Screw SDS #8 (4.2mm) x 19mm Phillips Truss head Mild Steel MS Zinc Plated</t>
@@ -1018,56 +1018,50 @@
   <si>
     <t>SS Spring Washer M12 (12mm) Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2412</t>
   </si>
   <si>
     <t>SS Spring Washer M16 (16mm) Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2413</t>
   </si>
   <si>
     <t>SS Spring Washer M20 (20mm) Stainless Steel</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2414</t>
   </si>
   <si>
     <t>Flat Washer 3.4mm x 6.7mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M3 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2094</t>
   </si>
   <si>
-    <t>Flat Washer 4.3mm x 9.3mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M4 screws</t>
-[...4 lines deleted...]
-  <si>
     <t>Flat Washer 4.9mm x 11mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M5 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2096</t>
   </si>
   <si>
     <t>Flat Washer 6.6mm x 12.55mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M6 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2097</t>
   </si>
   <si>
     <t>Flat Washer 3.4mm x 7.7mm IDxOD 0.8mm Thick Stainless Steel SS for M3 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2266</t>
   </si>
   <si>
     <t>Flat Washer 4.3mm x 8.8mm IDxOD 0.8mm Thick Stainless Steel SS for M4 screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2267</t>
   </si>
   <si>
     <t>Flat Washer 6.3mm x 13mm IDxOD 0.8mm Thick Stainless Steel SS for M6 screws</t>
@@ -1138,66 +1132,54 @@
   <si>
     <t>Socket Head M6 (6mm) x 30mm Allen Cap Steel Black Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2161</t>
   </si>
   <si>
     <t>Socket Head M8 (8mm) x 16mm Allen Cap Steel Black Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2163</t>
   </si>
   <si>
     <t>Socket Head M8 (8mm) x 30mm Allen Cap Steel Black Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2165</t>
   </si>
   <si>
     <t>Bullet Fastener M12 (12mm) x 1.75mm Drop-In Anchor Mild Steel MS</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2386</t>
   </si>
   <si>
-    <t>Hex Nut M2 (2mm) x 0.4mm Brass</t>
-[...4 lines deleted...]
-  <si>
     <t>Hex Nut M2.5 (2.5mm) x 0.45mm Brass</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2078</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.sunrom.com/m/2073</t>
   </si>
   <si>
     <t>Cheese Head M4 (4mm) x 10mm x 0.7mm Slotted Minus Brass Screws</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2076</t>
   </si>
   <si>
     <t>Pop Rivet Installation Tool 17" Inch Heavy-Duty Blind Rivet Gun Long Handles</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2262</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##,##,##,##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1535,742 +1517,742 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/nuts-and-bolts" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2022" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2023" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2007" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2198" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2199" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2200" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2201" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2202" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2203" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2010" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2011" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2012" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2065" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2069" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2070" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2071" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2182" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2215" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2204" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2210" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2592" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2061" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2593" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2594" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2063" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2595" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2183" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2596" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2190" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2616" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2192" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2617" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2193" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2618" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2194" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2619" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2195" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2271" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2196" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2197" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2188" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2189" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2450" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2451" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2452" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2453" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2456" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2081" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2083" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2084" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2085" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2086" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2087" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2088" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2089" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2090" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2092" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2093" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2124" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2125" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2126" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2127" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2129" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2130" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2131" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2133" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2134" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2135" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2136" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2137" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2138" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2139" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2140" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2141" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2142" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2442" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2443" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2444" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2445" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2446" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2119" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2120" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2186" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2272" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2273" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2395" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2396" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2397" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2437" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2025" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2026" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2027" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2381" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2382" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2411" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2028" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2030" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2032" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2033" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2016" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2018" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2020" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2050" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2052" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2055" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2422" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2423" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2424" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2438" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2439" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2035" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2036" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2038" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2039" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2430" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2431" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2432" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2433" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2434" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2435" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2436" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2043" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2177" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2178" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2179" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2418" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2419" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2420" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2421" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2274" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2275" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2276" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2277" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2253" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2255" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2045" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2046" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2047" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2049" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2184" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2412" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2413" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2414" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2094" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2095" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2096" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2097" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2266" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2267" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2268" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2403" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2404" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2405" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2407" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2409" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2260" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2261" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2428" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2148" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2157" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2161" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2163" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2165" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2386" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2077" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2078" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2073" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2076" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2262" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/nuts-and-bolts" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6940" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5110" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5111" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2022" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2023" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2007" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2198" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2199" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2200" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2201" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2202" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2203" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2011" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2012" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2013" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2065" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2069" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2070" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2071" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2182" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2215" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2204" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2210" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2592" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2061" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2593" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2594" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2063" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2595" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2183" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2596" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2616" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2192" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2617" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2618" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2194" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2619" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2195" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2271" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2196" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2197" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2188" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2189" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2450" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2451" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2452" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2453" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2456" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2081" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2083" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2084" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2085" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2086" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2087" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2088" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2089" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2090" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2092" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2093" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2124" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2125" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2126" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2127" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2129" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2130" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2131" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2133" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2134" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2135" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2136" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2137" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2138" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2139" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2140" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2141" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2142" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2442" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2443" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2444" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2445" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2446" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2119" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2120" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2186" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2272" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2273" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2395" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2396" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2397" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2437" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2025" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2026" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2027" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2381" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2382" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2411" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2028" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2030" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2032" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2033" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2016" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2018" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2020" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2050" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2052" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2054" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2055" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2422" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2423" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2424" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2438" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2439" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2035" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2036" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2038" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2039" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2430" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2431" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2432" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2433" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2434" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2435" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2436" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2043" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2177" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2178" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2179" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2418" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2419" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2420" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2421" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2274" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2275" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2276" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2277" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2253" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2255" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2045" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2046" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2047" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2049" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2184" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2412" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2413" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2414" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2094" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2096" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2097" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2266" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2267" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2268" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2403" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2404" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2405" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2407" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2409" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2260" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2261" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2428" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2148" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2157" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2161" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2163" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2165" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2386" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2078" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2076" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2262" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D191"/>
+  <dimension ref="A1:D188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D191" sqref="D191"/>
+      <selection activeCell="D188" sqref="D188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
-        <v>7677</v>
+        <v>6940</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>4.89</v>
+        <v>1.75</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
-        <v>7687</v>
+        <v>5110</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>4.89</v>
+        <v>1.3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
-        <v>7077</v>
+        <v>5111</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>0.86</v>
+        <v>1.25</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
-        <v>7080</v>
+        <v>7677</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>1.15</v>
+        <v>4.89</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
-        <v>7081</v>
+        <v>7687</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>1.55</v>
+        <v>4.89</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
-        <v>6549</v>
+        <v>7077</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>1.78</v>
+        <v>0.86</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
-        <v>6550</v>
+        <v>7080</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>2.0099999999999998</v>
+        <v>1.15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
-        <v>6548</v>
+        <v>7081</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>0.98</v>
+        <v>1.55</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
-        <v>6547</v>
+        <v>6549</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>0.52</v>
+        <v>1.78</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
-        <v>6534</v>
+        <v>6550</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>0.69</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
-        <v>6521</v>
+        <v>6548</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>0.52</v>
+        <v>0.98</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
-        <v>2022</v>
+        <v>6547</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>4.43</v>
+        <v>0.52</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
-        <v>2023</v>
+        <v>6534</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>4.75</v>
+        <v>0.69</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
-        <v>2007</v>
+        <v>6521</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>0.8</v>
+        <v>0.52</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
-        <v>2198</v>
+        <v>2022</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>2.0</v>
+        <v>4.43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
-        <v>2199</v>
+        <v>2023</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>3.0</v>
+        <v>4.75</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
-        <v>2200</v>
+        <v>2007</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
-        <v>2201</v>
+        <v>2198</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>3.5</v>
+        <v>2.0</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
-        <v>2202</v>
+        <v>2199</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
-        <v>2203</v>
+        <v>2200</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>7.0</v>
+        <v>2.5</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
-        <v>2010</v>
+        <v>2201</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>0.65</v>
+        <v>3.5</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
-        <v>2011</v>
+        <v>2202</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>0.6</v>
+        <v>5.0</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
-        <v>2012</v>
+        <v>2203</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>0.7</v>
+        <v>7.0</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
-        <v>2065</v>
+        <v>2012</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>7.0</v>
+        <v>0.7</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
-        <v>2069</v>
+        <v>2013</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>8.0</v>
+        <v>0.8</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
-        <v>2070</v>
+        <v>2065</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
-        <v>2071</v>
+        <v>2069</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
-        <v>2072</v>
+        <v>2070</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
-        <v>2182</v>
+        <v>2071</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>7.0</v>
+        <v>10.0</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
-        <v>2215</v>
+        <v>2072</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
-        <v>2204</v>
+        <v>2182</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>0.5</v>
+        <v>7.0</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
-        <v>2592</v>
+        <v>2204</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>5.0</v>
+        <v>0.5</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
-        <v>2061</v>
+        <v>2210</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
-        <v>2593</v>
+        <v>2592</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
         <v>5.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
-        <v>2594</v>
+        <v>2061</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
         <v>5.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
-        <v>2063</v>
+        <v>2593</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
-        <v>2595</v>
+        <v>2594</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
         <v>5.0</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
-        <v>2183</v>
+        <v>2063</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
         <v>7.0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
-        <v>2596</v>
+        <v>2595</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
         <v>5.0</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
-        <v>2190</v>
+        <v>2183</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="5">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
-        <v>2616</v>
+        <v>2596</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
         <v>5.0</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
-        <v>2192</v>
+        <v>2616</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>1.5</v>
+        <v>5.0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
-        <v>2617</v>
+        <v>2192</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>5.0</v>
+        <v>1.5</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
-        <v>2193</v>
+        <v>2617</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>2618</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
         <v>5.0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>2194</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
@@ -3872,396 +3854,354 @@
         <v>330</v>
       </c>
       <c r="C165" s="5">
         <v>19.85</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="3">
         <v>2094</v>
       </c>
       <c r="B166" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="5">
         <v>0.32</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="3">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B167" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="5">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="3">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="B168" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="5">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="3">
-        <v>2097</v>
+        <v>2266</v>
       </c>
       <c r="B169" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="5">
-        <v>0.3</v>
+        <v>2.0</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="3">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="B170" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="5">
-        <v>2.0</v>
+        <v>2.25</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="3">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="B171" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="5">
-        <v>2.25</v>
+        <v>4.0</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="3">
-        <v>2268</v>
+        <v>2403</v>
       </c>
       <c r="B172" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="5">
-        <v>4.0</v>
+        <v>1.2</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="3">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="B173" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="5">
-        <v>1.2</v>
+        <v>6.0</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="3">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="B174" t="s">
         <v>348</v>
       </c>
       <c r="C174" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="3">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="B175" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="3">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="B176" t="s">
         <v>352</v>
       </c>
       <c r="C176" s="5">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="3">
-        <v>2409</v>
+        <v>2260</v>
       </c>
       <c r="B177" t="s">
         <v>354</v>
       </c>
       <c r="C177" s="5">
-        <v>8.0</v>
+        <v>0.8</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="3">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="B178" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="5">
-        <v>0.8</v>
+        <v>0.85</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="3">
-        <v>2261</v>
+        <v>2428</v>
       </c>
       <c r="B179" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="5">
-        <v>0.85</v>
+        <v>7.0</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="3">
-        <v>2428</v>
+        <v>2148</v>
       </c>
       <c r="B180" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="5">
-        <v>7.0</v>
+        <v>3.24</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="3">
-        <v>2148</v>
+        <v>2157</v>
       </c>
       <c r="B181" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="5">
-        <v>3.24</v>
+        <v>4.66</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="3">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="B182" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="5">
-        <v>4.66</v>
+        <v>6.42</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="3">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="B183" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="5">
-        <v>6.42</v>
+        <v>9.34</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="3">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="B184" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="5">
-        <v>9.34</v>
+        <v>11.66</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="3">
-        <v>2165</v>
+        <v>2386</v>
       </c>
       <c r="B185" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="5">
-        <v>11.66</v>
+        <v>20.0</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="3">
-        <v>2386</v>
+        <v>2078</v>
       </c>
       <c r="B186" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="5">
-        <v>20.0</v>
+        <v>1.75</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="3">
-        <v>2077</v>
+        <v>2076</v>
       </c>
       <c r="B187" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="5">
-        <v>1.5</v>
+        <v>5.0</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="3">
-        <v>2078</v>
+        <v>2262</v>
       </c>
       <c r="B188" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="5">
-        <v>1.75</v>
+        <v>850.0</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>377</v>
-      </c>
-[...40 lines deleted...]
-        <v>383</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_21"/>
@@ -4408,53 +4348,50 @@
     <hyperlink ref="D164" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_186"/>
-    <hyperlink ref="D189" r:id="rId_hyperlink_187"/>
-[...1 lines deleted...]
-    <hyperlink ref="D191" r:id="rId_hyperlink_189"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>