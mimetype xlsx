--- v6 (2026-08-20)
+++ v7 (2026-10-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/mosfets</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 08:49:59</t>
+    <t>04-Oct-2026 21:10:48</t>
   </si>
   <si>
     <t>BSS138 SOT23 - MOSFET - N-Channel Hottech</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5592</t>
   </si>
   <si>
     <t>IRF7103 - IRF7103TRPBF Dual N-Channel MOSFET 3A@50V SOIC8</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5921</t>
   </si>
   <si>
     <t>4N60 (4A 600V) TO252 (DPAK) N-CH MOSFET</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7165</t>
   </si>
   <si>
     <t>ISL83202 ISL83202IBZ SOIC16 - H-Bridge MOSFET driver</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3665</t>
   </si>
@@ -256,51 +256,51 @@
   <si>
     <t>2SK3878 (K3878) TO-3P N-CH MOSFET</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5079</t>
   </si>
   <si>
     <t>IRFZ44N TO220 N-CH MOSFET</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5085</t>
   </si>
   <si>
     <t>FQPF2N60C (2N60) TO220 N-CH MOSFET</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5087</t>
   </si>
   <si>
     <t>IRF840 TO220  N-CH MOSFET</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5089</t>
   </si>
   <si>
-    <t>IR2113 - SOIC16</t>
+    <t>IR2113 / IRS2113 SOIC16 SMD - Gate Driver IC</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4958</t>
   </si>
   <si>
     <t>AO3401 A19T SOT-23 P-CH MOSFET</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4962</t>
   </si>
   <si>
     <t>AO3400 A09T SOT-23 N-CH MOSFET</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4907</t>
   </si>
   <si>
     <t>APM9926A - SOIC8 - Dual N-Channel Mosfet</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4909</t>
   </si>
   <si>
     <t>FS8205A SOT23-6</t>
   </si>
@@ -752,79 +752,79 @@
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>5592</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
         <v>5.46</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>5921</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>74.75</v>
+        <v>75.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7165</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
         <v>28.75</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>3665</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>224.25</v>
+        <v>224.0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>6953</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>13.8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6942</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
@@ -878,93 +878,93 @@
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>6679</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
         <v>32.2</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>6680</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>6682</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>26.45</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>6147</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
         <v>27.14</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>6057</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>149.5</v>
+        <v>150.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>4556</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
         <v>6.04</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>5538</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
@@ -1074,219 +1074,219 @@
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>5083</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
         <v>7.76</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>5084</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>5086</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
         <v>20.36</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>5081</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
         <v>33.93</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>5082</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>5071</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
         <v>40.25</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>5077</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
         <v>41.4</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>4823</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>201.25</v>
+        <v>201.0</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>5078</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>73.59999999999999</v>
+        <v>74.0</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>5079</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>156.40000000000001</v>
+        <v>156.0</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>5085</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
         <v>46.0</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>5087</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
         <v>23.0</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>5089</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>74.75</v>
+        <v>75.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>4958</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>97.75</v>
+        <v>98.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>4962</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
         <v>7.19</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>4907</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>