--- v6 (2026-08-02)
+++ v7 (2026-09-17)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/mini-fit</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>03-Aug-2026 01:23:57</t>
+    <t>17-Sep-2026 13:05:41</t>
   </si>
   <si>
     <t>Minifit Crimped Single Side for Male Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8121</t>
   </si>
   <si>
     <t>Minifit Crimped Single Side for Female Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8122</t>
   </si>
   <si>
     <t>Minifit Crimped Both Side for Male Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8123</t>
   </si>
   <si>
     <t>Minifit Crimped Both Side for Female Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8124</t>
   </si>