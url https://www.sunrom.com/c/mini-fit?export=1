--- v7 (2026-09-17)
+++ v8 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/mini-fit</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 13:05:41</t>
+    <t>01-Nov-2026 19:43:55</t>
   </si>
   <si>
     <t>Minifit Crimped Single Side for Male Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8121</t>
   </si>
   <si>
     <t>Minifit Crimped Single Side for Female Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8122</t>
   </si>
   <si>
     <t>Minifit Crimped Both Side for Male Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8123</t>
   </si>
   <si>
     <t>Minifit Crimped Both Side for Female Housing PVC Wire length 15cm Size 14/38</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8124</t>
   </si>
@@ -1012,65 +1012,65 @@
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7102</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
         <v>46.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7103</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7104</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>62.1</v>
+        <v>62.0</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>7105</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
         <v>69.0</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>6715</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
@@ -1530,93 +1530,93 @@
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>6697</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
         <v>49.61</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>6698</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="5">
-        <v>55.8</v>
+        <v>56.0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>6699</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="5">
-        <v>62.009999999999998</v>
+        <v>62.0</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3">
         <v>6700</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
-        <v>74.41</v>
+        <v>74.0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3">
         <v>6701</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="5">
-        <v>75.90000000000001</v>
+        <v>76.0</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3">
         <v>7166</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="5">
         <v>46.0</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3">
         <v>6714</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>