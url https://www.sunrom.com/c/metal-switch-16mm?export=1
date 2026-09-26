--- v5 (2026-08-11)
+++ v6 (2026-09-26)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/metal-switch-16mm</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>11-Aug-2026 21:10:44</t>
+    <t>26-Sep-2026 06:50:05</t>
   </si>
   <si>
     <t>Socket 5P with 15cm wires for Metal Switch 16mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8087</t>
   </si>
   <si>
     <t>Metal Switch 16mm - Push to ON Momentary - IP65 - No light</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8007</t>
   </si>
   <si>
     <t>Metal Switch 16mm - Push to ON Momentary - IP65 - Indicator 3-6V DC Red Ring</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8008</t>
   </si>
   <si>
     <t>Metal Switch 16mm - Push to ON Momentary - IP65 - Indicator 3-6V DC Green Ring</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8009</t>
   </si>