--- v7 (2026-08-25)
+++ v8 (2026-10-10)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/memory-card</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Aug-2026 19:38:11</t>
+    <t>10-Oct-2026 20:10:52</t>
   </si>
   <si>
     <t>Full SD Card Socket AXA2R73061P 9P Panasonic</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7421</t>
   </si>
   <si>
     <t>Full SD Card Socket 11 pins</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7422</t>
   </si>
   <si>
     <t>Full SD Memory Card Socket Short Body 11 pins</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7423</t>
   </si>
   <si>
     <t>Micro SD Memory Card Socket Short Body</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7425</t>
   </si>
@@ -528,51 +528,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7421</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>262.19999999999999</v>
+        <v>262.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7422</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>25.3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7423</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
@@ -584,51 +584,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7425</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
         <v>17.25</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>6169</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>86.25</v>
+        <v>86.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6170</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
         <v>27.14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>6172</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>