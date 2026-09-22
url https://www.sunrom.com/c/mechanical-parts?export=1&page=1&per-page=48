--- v0 (2026-08-07)
+++ v1 (2026-09-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/mechanical-parts?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>08-Aug-2026 01:46:50</t>
+    <t>22-Sep-2026 06:15:06</t>
   </si>
   <si>
     <t>F606-ZZ 6x17x6mm Flange Ball Bearing Metal Shield</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2536</t>
   </si>
   <si>
     <t>F686-ZZ 6x13x5mm Flange Ball Bearing Metal Shield</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2537</t>
   </si>
   <si>
     <t>F696-ZZ 6x15x5mm Flange Ball Bearing Metal Shield</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2538</t>
   </si>
   <si>
     <t>F607-ZZ 7x19x6mm Flange Ball Bearing Metal Shield</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/2539</t>
   </si>