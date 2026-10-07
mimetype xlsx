--- v5 (2026-08-23)
+++ v6 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/led-spacer</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 07:40:59</t>
+    <t>07-Oct-2026 09:24:08</t>
   </si>
   <si>
     <t>15mm spacer for LED size 3mm(T-1) &amp; 5mm(T-1 3/4)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4356</t>
   </si>
   <si>
     <t>20mm spacer for LED size 3mm(T-1) &amp; 5mm(T-1 3/4)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4357</t>
   </si>
   <si>
     <t>2mm spacer for LED size 3mm(T-1) &amp; 5mm(T-1 3/4)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6442</t>
   </si>
   <si>
     <t>3mm spacer for LED size 3mm(T-1) &amp; 5mm(T-1 3/4)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6443</t>
   </si>