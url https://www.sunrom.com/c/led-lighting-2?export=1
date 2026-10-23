--- v6 (2026-08-17)
+++ v7 (2026-10-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/led-lighting-2</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>18-Aug-2026 01:09:30</t>
+    <t>24-Oct-2026 02:10:04</t>
   </si>
   <si>
     <t>Warm White 2835 SMD LED 3500K</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7084</t>
   </si>
   <si>
     <t>Cool White 2835 SMD LED 6000K</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7085</t>
   </si>
   <si>
     <t>LED 5730 0.5W Pure White 3V 150mA</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5894</t>
   </si>
   <si>
     <t>LED 5730 0.5W Warm White 3V 150mA</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5895</t>
   </si>