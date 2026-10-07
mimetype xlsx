--- v5 (2026-08-21)
+++ v6 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/led-holder</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>21-Aug-2026 23:37:27</t>
+    <t>07-Oct-2026 06:30:44</t>
   </si>
   <si>
     <t>LED Holder right angle PCB Mount for LED size 3mm(T-1)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6440</t>
   </si>
   <si>
     <t>LED holder for 3mm T1 LEDs - Snap Panel Mount - Black Plastic</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5724</t>
   </si>
   <si>
     <t>Round Lens Cap for 5mm T1 3/4 LEDs - Transparent - Snap Mount - Keystone 8671</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7195</t>
   </si>
   <si>
     <t>Round Lens Cap for 3mm T1 LEDs - Transparent - Snap Mount - Keystone 8659</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5722</t>
   </si>