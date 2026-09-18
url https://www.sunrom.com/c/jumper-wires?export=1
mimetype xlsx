--- v5 (2026-08-03)
+++ v6 (2026-09-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jumper-wires</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Aug-2026 04:57:03</t>
+    <t>18-Sep-2026 23:32:51</t>
   </si>
   <si>
     <t>Jumper Wires - Male/Male - 10 way - 20cm (8 In)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3041</t>
   </si>
   <si>
     <t>Jumper Wires - Female/Female - 10 way - 20cm (8 In)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3930</t>
   </si>
   <si>
     <t>Jumper Wires - Male/Female - 10 way - 20cm (8 In)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4426</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">