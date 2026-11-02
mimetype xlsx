--- v6 (2026-09-18)
+++ v7 (2026-11-02)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jumper-wires</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>18-Sep-2026 23:32:51</t>
+    <t>03-Nov-2026 03:12:11</t>
   </si>
   <si>
     <t>Jumper Wires - Male/Male - 10 way - 20cm (8 In)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3041</t>
   </si>
   <si>
     <t>Jumper Wires - Female/Female - 10 way - 20cm (8 In)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3930</t>
   </si>
   <si>
     <t>Jumper Wires - Male/Female - 10 way - 20cm (8 In)</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4426</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -486,51 +486,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>3041</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>50.6</v>
+        <v>51.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>3930</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>46.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>4426</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>