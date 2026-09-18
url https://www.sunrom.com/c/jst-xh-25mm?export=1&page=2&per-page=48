--- v4 (2026-08-04)
+++ v5 (2026-09-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-xh-25mm?page=2&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Aug-2026 21:25:28</t>
+    <t>19-Sep-2026 00:16:59</t>
   </si>
   <si>
     <t>2 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8079</t>
   </si>
   <si>
     <t>3 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8080</t>
   </si>
   <si>
     <t>4 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8081</t>
   </si>
   <si>
     <t>5 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8082</t>
   </si>
@@ -1264,51 +1264,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7898</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>101.2</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7149</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>37.95</v>
+        <v>38.0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7150</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
         <v>48.3</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7145</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>