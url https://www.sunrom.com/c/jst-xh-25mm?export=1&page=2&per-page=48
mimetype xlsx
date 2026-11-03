--- v5 (2026-09-18)
+++ v6 (2026-11-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-xh-25mm?page=2&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Sep-2026 00:16:59</t>
+    <t>03-Nov-2026 10:03:58</t>
   </si>
   <si>
     <t>2 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8079</t>
   </si>
   <si>
     <t>3 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8080</t>
   </si>
   <si>
     <t>4 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8081</t>
   </si>
   <si>
     <t>5 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8082</t>
   </si>
@@ -1222,79 +1222,79 @@
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7895</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>37.95</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7896</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7897</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>75.90000000000001</v>
+        <v>76.0</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7898</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>101.2</v>
+        <v>101.0</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7149</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>38.0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7150</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
@@ -1544,65 +1544,65 @@
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>7023</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
         <v>43.42</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>7024</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>7025</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>54.28</v>
+        <v>54.0</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>7026</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
         <v>14.93</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>7010</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
@@ -1796,51 +1796,51 @@
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>5943</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
         <v>48.0</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
         <v>5944</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
-        <v>52.9</v>
+        <v>53.0</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>7913</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
         <v>42.55</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>5938</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
@@ -2202,51 +2202,51 @@
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="3">
         <v>5229</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81" s="5">
         <v>2.71</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="3">
         <v>5134</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="5">
-        <v>4749.5</v>
+        <v>4750.0</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3">
         <v>5139</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="5">
         <v>0.82</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3">
         <v>7141</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>