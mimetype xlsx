--- v4 (2026-07-26)
+++ v5 (2026-09-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-xh-25mm?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>26-Jul-2026 21:15:08</t>
+    <t>19-Sep-2026 00:13:42</t>
   </si>
   <si>
     <t>2 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8079</t>
   </si>
   <si>
     <t>3 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8080</t>
   </si>
   <si>
     <t>4 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8081</t>
   </si>
   <si>
     <t>5 pin JST XH, 2.5mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8082</t>
   </si>
@@ -1264,51 +1264,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7898</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>101.2</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7149</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>37.95</v>
+        <v>38.0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7150</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
         <v>48.3</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7145</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>