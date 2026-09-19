--- v4 (2026-08-04)
+++ v5 (2026-09-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-sm</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>05-Aug-2026 03:05:54</t>
+    <t>19-Sep-2026 05:31:46</t>
   </si>
   <si>
     <t>2 Pin JST SM Set of Male 15cm + Female 15cm Wires to Wires Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6579</t>
   </si>
   <si>
     <t>3 Pin JST SM Set of Male 15cm + Female 15cm Wires to Wires Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6580</t>
   </si>
   <si>
     <t>4 Pin JST SM Set of Male 15cm + Female 15cm Wires to Wires Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6581</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">