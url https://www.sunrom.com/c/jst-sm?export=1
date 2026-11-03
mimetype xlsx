--- v5 (2026-09-19)
+++ v6 (2026-11-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-sm</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Sep-2026 05:31:46</t>
+    <t>03-Nov-2026 09:06:53</t>
   </si>
   <si>
     <t>2 Pin JST SM Set of Male 15cm + Female 15cm Wires to Wires Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6579</t>
   </si>
   <si>
     <t>3 Pin JST SM Set of Male 15cm + Female 15cm Wires to Wires Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6580</t>
   </si>
   <si>
     <t>4 Pin JST SM Set of Male 15cm + Female 15cm Wires to Wires Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6581</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">