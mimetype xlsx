--- v6 (2026-08-19)
+++ v7 (2026-10-25)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-ph-20mm?s_93%5B0%5D=2</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Aug-2026 09:52:32</t>
+    <t>25-Oct-2026 18:48:19</t>
   </si>
   <si>
     <t>2 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8074</t>
   </si>
   <si>
     <t>2 pin JST PH, 2.0mm, Both side Female 10cm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7151</t>
   </si>
   <si>
     <t>2 pin JST PH 2.0mm SMT Header Horizontal Right Angle Side Entry</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6341</t>
   </si>
   <si>
     <t>2 pin JST PH 2.0mm SMT Header Vertical Straight Top Entry</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6332</t>
   </si>