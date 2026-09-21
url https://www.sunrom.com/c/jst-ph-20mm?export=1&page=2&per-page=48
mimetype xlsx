--- v3 (2026-07-14)
+++ v4 (2026-09-21)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-ph-20mm?page=2&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>14-Jul-2026 07:33:12</t>
+    <t>22-Sep-2026 00:16:31</t>
   </si>
   <si>
     <t>2 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8074</t>
   </si>
   <si>
     <t>3 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8075</t>
   </si>
   <si>
     <t>4 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8076</t>
   </si>
   <si>
     <t>5 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8077</t>
   </si>